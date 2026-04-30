--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -483,16554 +483,16688 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Critical Role of International Comparisons in Global Metrology System: An Overview</w:t>
+                <w:t xml:space="preserve">Simulation analysis of transmission chain dynamic response of wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+                <w:t xml:space="preserve">Dinghua Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Y Wu</w:t>
+                <w:t xml:space="preserve">Guohan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhiyong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renqiang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songxiong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metrology5040074⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/smdo/2025033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493346v1</w:t>
+                <w:t xml:space="preserve">hal-05563334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria optimization of 3D printed wing using PLA reinforced with carbon fiber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Critical Role of International Comparisons in Global Metrology System: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Abouzaid</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Y Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0163955⟩</w:t>
+              <w:t xml:space="preserve">Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (4), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metrology5040074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670519v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Estimation for the Brillouin Frequency Shift Measurement Using a Scanning Tandem Fabry–Pérot Interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Yong Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (7), pp.1429. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi14071429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for the Special Issue on Miniature Optoelectronic Resonators and Oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multicriteria optimization of 3D printed wing using PLA reinforced with carbon fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi13111928⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2849 (1), pp.250005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0163955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971323v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Evaluation on a 10.52 GHz (5 dBm) Optoelectronic Oscillator Phase Noise Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Editorial for the Special Issue on Miniature Optoelectronic Resonators and Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (5), pp.474. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi12050474⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (11), pp.1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi13111928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971345v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and temperature control for complex system engineering in optoelectronics and electronics: an overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Evaluation on a 10.52 GHz (5 dBm) Optoelectronic Oscillator Phase Noise Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/smdo/2020001⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi12050474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904020v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celebration of the centenary of a major scientific milestone thanks to Heinrich Barkhausen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/smdo/2020018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1678 (1), pp.011001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1678/1/011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037168v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Frequency and temperature control for complex system engineering in optoelectronics and electronics: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1678/1/011001⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/smdo/2020001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368821v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science Bien commun de l'Humanité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Celebration of the centenary of a major scientific milestone thanks to Heinrich Barkhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planète Paix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10535253⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/smdo/2020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093054v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Милитаризация космоса: взгляд Франции</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An example of design, optimization, stabilization and noise performances of resonator-based optoelectronic oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Редкие земли</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10534428⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/smdo/2019001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070797v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An example of design, optimization, stabilization and noise performances of resonator-based optoelectronic oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Science Bien commun de l'Humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/smdo/2019001⟩</w:t>
+              <w:t xml:space="preserve">Planète Paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 639-640, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10535253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065412v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaponisation of Space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Милитаризация космоса: взгляд Франции</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Spokesman</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10534131⟩</w:t>
+              <w:t xml:space="preserve">Редкие земли</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10534428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070741v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un satellite détruit par les militaires indiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Weaponisation of Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planète Paix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Spokesman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Global Tinderbox, 141, pp.50-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10534131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093028v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically driven thermal annealing set-up dedicated to high quality factor optical resonator fabrication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Un satellite détruit par les militaires indiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Zarubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (2), pp.198-201</w:t>
+              <w:t xml:space="preserve">Planète Paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 641, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096351v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis for a phase-detector based phase noise measurement system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Electrically driven thermal annealing set-up dedicated to high quality factor optical resonator fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Yong Wu</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zarubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Power Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.198-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096317v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier Forum Social de l’Europe Centrale et de l’Est</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La paix passe par le développement et vice versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planète Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 612, pp.6-7</w:t>
+              <w:t xml:space="preserve">, 2016, 615-616, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093120v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the performances of ultrastable Quartz resonators and oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Uncertainty analysis for a phase-detector based phase noise measurement system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Yong Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/smdo/2016014⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096730v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La paix passe par le développement et vice versa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Premier Forum Social de l’Europe Centrale et de l’Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planète Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 615-616, pp.32</w:t>
+              <w:t xml:space="preserve">, 2016, 612, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093092v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ukraine : catastrophe humanitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Recent progress in the performances of ultrastable Quartz resonators and oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planète Paix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/smdo/2016014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095195v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality-factor optical resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ukraine : catastrophe humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Planète Paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 598, pp.18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072847v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point de vue sur la crise ukrainienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">High quality-factor optical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Ristic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planète Paix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, PHOTONICA'13: 4th International School and Conference on Photonics, T162 (T162), pp.014032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2014/T162/014032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096798v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation method for the short-term stability of quartz crystal resonators obtained from passive phase noise measures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Point de vue sur la crise ukrainienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Planète Paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 591, pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931754v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation in acousto-optic laser stabilization for crystal resonator-based optoelectronic oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Time-domain dynamics and stability analysis of optoelectronic oscillators based on whispering-gallery mode resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arseniy S. Trushin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.52.2.024603⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.6000112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2013.2252152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908625v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain dynamics and stability analysis of optoelectronic oscillators based on whispering-gallery mode resonators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigation in acousto-optic laser stabilization for crystal resonator-based optoelectronic oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitaly B. Voloshinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arseniy S. Trushin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2013.2252152⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.024603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.52.2.024603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877767v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of high-quality-factor optical resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Computation method for the short-term stability of quartz crystal resonators obtained from passive phase noise measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cibiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T157/014024⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (7), pp.1530-1532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909283v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the uncertainty for a phase noise optoelectronic metrology system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Coupling of high-quality-factor optical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Zarubin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sérier-Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, T149, pp.014025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2012/T149/014025⟩</w:t>
+              <w:t xml:space="preserve">, 2013, T157, pp.014024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T157/014024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00936583v1</w:t>
+                <w:t xml:space="preserve">hal-00909283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium fluoride whispering gallery mode disk-resonators for microwave photonics applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Estimation of the uncertainty for a phase noise optoelectronic metrology system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kirill Volyanskiy</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelhamid Hmima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zarubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2075923⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, T149, pp.014025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2012/T149/014025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936593v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la rencontre d'un peuple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Magnesium fluoride whispering gallery mode disk-resonators for microwave photonics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planète Paix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.1629 - 1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2075923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093179v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency stability measurements of ultrastable BVA resonators and oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A la rencontre d'un peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Planète Paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 548, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484903v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant step in ultra high stability quartz crystal oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Frequency stability measurements of ultrastable BVA resonators and oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvík Sojdr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (21), pp.1433-1434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2010.1828⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (10), pp.686-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.0941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526698v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowest Flicker-Frequency Floor Measured on BVA Oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Significant step in ultra high stability quartz crystal oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvík Sojdr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2010⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (21), pp.1433-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.1828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460881v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact optoelectronic microwave oscillators using ultra-high Q whispering gallery mode disk-resonators and phase modulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Tavernier</w:t>
+                <w:t xml:space="preserve">Lowest Flicker-Frequency Floor Measured on BVA Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pogurmirskiy</w:t>
+                <w:t xml:space="preserve">Jan Čermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvík Sojdr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.K. Chembo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (21), pp.22358-22363. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.548-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.18.022358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524747v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical mini-disk resonator integrated into a compact optoelectronic oscillator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact optoelectronic microwave oscillators using ultra-high Q whispering gallery mode disk-resonators and phase modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngan Nguyen Thi Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+                <w:t xml:space="preserve">K. Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pogurmirskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.K. Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (21), pp.22358-22363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.022358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426231v1</w:t>
+                <w:t xml:space="preserve">hal-00524747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bouclier antimissile reste d’actualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Optical mini-disk resonator integrated into a compact optoelectronic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Nguyen Thi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planète Paix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 545, pp.21</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (4), pp.661-663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093159v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps-fréquence: amélioration de la sensibilité des mesures de bruit de phase à l'aide de l'optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Le bouclier antimissile reste d’actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'AFNOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, MET-A (II-30-21), pp.1-12</w:t>
+              <w:t xml:space="preserve">Planète Paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 545, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323357v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of the optical fiber to the generation and to the measurement of low-phase-noise microwave signal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Temps-fréquence: amélioration de la sensibilité des mesures de bruit de phase à l'aide de l'optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (12), pp.2140-2150</w:t>
+              <w:t xml:space="preserve">Revue de l'AFNOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, MET-A (II-30-21), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341874v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a Phase Noise Measurement Bench Using Cross Correlation and Double Optical Delay Line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Applications of the optical fiber to the generation and to the measurement of low-phase-noise microwave signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Volianskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 112 (5), pp.1107-1111</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (12), pp.2140-2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192222v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d'application de la métrologie des temps et fréquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Realization of a Phase Noise Measurement Bench Using Cross Correlation and Double Optical Delay Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Cussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jouvenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afnor-classeur-à-feuillet-mobile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, II-30-20, pp.1-14</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (5), pp.1107-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023631v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une chaîne de synthèse 100MHz à partir d'un signal de référence en bande X.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemple d'application de la métrologie des temps et fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEMN na - Actes des 13émes Journées Nationales Microondes, Lill</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">Afnor-classeur-à-feuillet-mobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, II-30-20, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135145v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et réalisation d'une chaîne de synthèse 100MHz à partir d'un signal de référence en bande X.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t>
+                <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Giordano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Salzenstein</w:t>
+                <w:t xml:space="preserve">D. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, EuMC, pp.503-506</w:t>
+              <w:t xml:space="preserve">IEMN na - Actes des 13émes Journées Nationales Microondes, Lill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123074v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spectral purity 26 GHz oscillator based on a SiO2 Whispering Gallery Mode Resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th European Frequency and Time Forum, St-Petersburg, Russia, 12-14 march 2002 SFMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.C036-C039</w:t>
+              <w:t xml:space="preserve">32nd European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, EuMC, pp.503-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123215v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillateur 26 GHz à faible bruit de phase utilisant un résonateur à quartz à mode de galerie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rajae Barhaila</w:t>
+                <w:t xml:space="preserve">High spectral purity 26 GHz oscillator based on a SiO2 Whispering Gallery Mode Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barhaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Gruson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Giordano</w:t>
+                <w:t xml:space="preserve">V. Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Françaises des Microtechniques et de Chronométries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 50, pp.133-136</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th European Frequency and Time Forum, St-Petersburg, Russia, 12-14 march 2002 SFMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.C036-C039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069726v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie du bruit de phase au LPMO: développements récents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Oscillateur 26 GHz à faible bruit de phase utilisant un résonateur à quartz à mode de galerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Barhaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giordano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Françaises des Microtechniques et de Chronométries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 49, pp.59-64</w:t>
+              <w:t xml:space="preserve">, 2001, 50, pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069728v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coplanar waveguides on dielectric membranes micromachined on GaAs substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+                <w:t xml:space="preserve">Métrologie du bruit de phase au LPMO: développements récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Groslambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dupuis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanbésien</w:t>
+                <w:t xml:space="preserve">Yannick Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 32, pp.821-822</w:t>
+              <w:t xml:space="preserve">Annales Françaises des Microtechniques et de Chronométries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49, pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076886v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance InP-based heterostructure barrier varactors in single and stack configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 32, pp.1417-1418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coplanar waveguides on dielectric membranes micromachined on GaAs substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanbésien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 32, pp.821-822</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Control Engineering for Frequency Stability in Quartz Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 3rd International Conference on Artificial Intelligence and Automation Control (AIAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France. pp.124-128, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIAC68175.2025.11332406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France-Nepal Cooperation and Collaboration in the Context of Diplomatic Anniversaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Towards self-powered smart contact lenses: integration of autonomous power sources, microfabricated antennas, and multidisciplinary design constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Edouard Guichardaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Maroua Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Pogurmirskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooperation and Collaboration in the Context of Diplomatic Anniversaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nepal Institute for international cooperation and engagement (NIICE), Sep 2025, Online, Nepal</w:t>
+              <w:t xml:space="preserve">SPIE/ COS Photonics Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376439v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of uncertainty on carrier frequency precision in optics and optoelectronic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">France-Nepal Cooperation and Collaboration in the Context of Diplomatic Anniversaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Cooperation and Collaboration in the Context of Diplomatic Anniversaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nepal Institute for international cooperation and engagement (NIICE), Sep 2025, Online, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532332v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into feasibility of lens with miniaturization of materials and power supply</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Estimation of uncertainty on carrier frequency precision in optics and optoelectronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Ali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532355v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bound states in the continuum for tunable high-Q PZT resonators in axion dark matter detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigation into feasibility of lens with miniaturization of materials and power supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Pogurmirskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE/ COS Photonics Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Beijing, China</w:t>
+              <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532306v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards self-powered smart contact lenses: integration of autonomous power sources, microfabricated antennas, and multidisciplinary design constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Bound states in the continuum for tunable high-Q PZT resonators in axion dark matter detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxim Pogurmirskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE/ COS Photonics Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532368v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating uncertainty estimation on phase noise for a compact optical delay line optoelectronic oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation in determining fluctuations that could demonstrate the possible presence of particles interacting with photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of AI and machining learning in advanced material characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haochen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Materials Science &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low phase noise optical delay line optoelectronic oscillator uncertainty evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE/ COS Photonics Asia 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty on Brillouin scattering measurements on bulk materials using a power laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Y Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE/ COS Photonics Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterization of optoelectronic oscillators and optical resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Laser, Optics and Optoelectronic Technology (LOPET 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A, May 2021, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design realization and characterization principles of an optical electronic device for photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Advances in Electrical, Electronics and Computer Engineering (ISAEECE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Exchange Information Centre (AEIC), Feb 2020, Zuhai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal characterization of oscillators and laser illuminated material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Mechatronics and Computer Technology Engineering (MCTE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, ChangSha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized oven for optical resonator heating process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Move the 37 billion € over 6 years of the nuclear weapons modernization money to promote the peaceful development needs of the French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Zarubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronic Devices and Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2539525⟩</w:t>
+              <w:t xml:space="preserve">Move the Nuclear Weapons Money International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Basel Peace Office (BPO); Basel-Stadt Kanton; International Physicians for the Prevention of Nuclear War (IPPNW); Mayors for Peace (Europe); Parliamentarians for Nuclear Non-proliferation and Disarmament (PNND); World Future Council, Apr 2019, Basel, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10534037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02527150v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaponization of space: a French perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fiber to resonator coupling simulation measure and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Wars: The Impact of New Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10534315⟩</w:t>
+              <w:t xml:space="preserve">Optoelectronic Devices and Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Beijing, France. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2539524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093282v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and temperature control for complex system engineering in optics and electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Optimized oven for optical resonator heating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zarubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Mechatronics and Computer Technology Engineering (MCTE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optoelectronic Devices and Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Beijing, France. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2539525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279839v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber to resonator coupling simulation measure and optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Weaponization of space: a French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronic Devices and Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2539524⟩</w:t>
+              <w:t xml:space="preserve">Future Wars: The Impact of New Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campaign for Nuclear Disarmament (CND), Nov 2018, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10534315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02527149v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of electric and electronic engineering to microwave ultra-stable signals and their distribution and characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Frequency and temperature control for complex system engineering in optics and electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Forum on Electrical Engineering and Automation (IFEEA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEIC学术交流中心, Jul 2019, Qingdao, China</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Mechatronics and Computer Technology Engineering (MCTE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEIC学术交流中心, Aug 2019, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282684v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Move the 37 billion € over 6 years of the nuclear weapons modernization money to promote the peaceful development needs of the French population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Application of electric and electronic engineering to microwave ultra-stable signals and their distribution and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Move the Nuclear Weapons Money International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Forum on Electrical Engineering and Automation (IFEEA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEIC学术交流中心, Jul 2019, Qingdao, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100151v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin light scattering for the characterization of bulk and surface elastic waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">State of the art of French nuclear weapons, anti-satellite systems, military satellites and spatial electronic warefare – and peaceful action against it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Instituto di Fotonica e Nanotecnologie (IFN-CNR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Trento, Italy</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting and Conference of the Global Network against weapons and nuclear power in space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065458v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of French nuclear weapons, anti-satellite systems, military satellites and spatial electronic warefare – and peaceful action against it</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Brillouin light scattering for the characterization of bulk and surface elastic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting and Conference of the Global Network against weapons and nuclear power in space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Seminar at Instituto di Fotonica e Nanotecnologie (IFN-CNR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093219v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the metrological performances of optoelectronic oscillators based on whispering gallery mode resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Comparison of two methods of laser stabilization for optoelectronic oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zarubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arseniy S. Trushin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications VII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2037836⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Lasers and Laser Dynamics VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.91342I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072982v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillateur Optoélectronique à Base de Résonateur à Mode de Galerie à Très Fort Facteur de Qualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">On the metrological performances of optoelectronic oscillators based on whispering gallery mode resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guoping Lin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCOM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, San Jose, United States. pp.89851D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2037836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074738v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of modern method of calculating uncertainty to microwaves and opto-electronics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Oscillateur Optoélectronique à Base de Résonateur à Mode de Galerie à Très Fort Facteur de Qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCOM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR FOTON, Jun 2014, Lannion, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072985v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonateurs optiques à modes de galerie appliqués aux oscillateurs et aux peignes de fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Balakireva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCOM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR FOTON, Jun 2014, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary investigation in optical resonators based on carbon nano-tube and coupling for optoelectronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Application of modern method of calculating uncertainty to microwaves and opto-electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taron Makaryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2052925⟩</w:t>
+              <w:t xml:space="preserve">Laser Optics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint Petersburg, Russia. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LO.2014.6886449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072977v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two methods of laser stabilization for optoelectronic oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Preliminary investigation in optical resonators based on carbon nano-tube and coupling for optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arseniy S. Trushin</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taron Makaryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Lasers and Laser Dynamics VI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2052927⟩</w:t>
+              <w:t xml:space="preserve">Micro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.913014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072929v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low uncertainty determined by modern approach for high precision optoelectronic phase noise measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a crystalline-resonator based optoelectronic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONO/LAT:2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Proceeding SPIE 8772 of Nonlinear Optics and Applications VII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Czech Republic. pp.877224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162647v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality factor optical resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Low uncertainty determined by modern approach for high precision optoelectronic phase noise measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International School and Conference on Photonics (PHOTONICA'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">ICONO/LAT:2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002068v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra high quality factor optoelectronic oscillator stabilized with acousto optic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">High quality factor optical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Ristic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONO/LAT:2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">IV International School and Conference on Photonics (PHOTONICA'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162660v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORA - Optical Resonators and Applications - Programme BLANC 2010</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ultra high quality factor optoelectronic oscillator stabilized with acousto optic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mortier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arseniy S. Trushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly B. Voloshinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICONO/LAT:2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001857v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateurs optiques à très fort Q et applications Projets ANR-ORA et CNES-SHYRO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ORA - Optical Resonators and Applications - Programme BLANC 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849711v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a crystalline-resonator based optoelectronic oscillator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Résonateurs optiques à très fort Q et applications Projets ANR-ORA et CNES-SHYRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ali Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding SPIE 8772 of Nonlinear Optics and Applications VII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Czech Republic. pp.877224</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936789v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of high-quality-factor optical resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
+                <w:t xml:space="preserve">Mini and micro-resonators for the generation of high spectral purity microwave signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Physics of Optical Materials and Devices (ICOM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia. pp.113</w:t>
+              <w:t xml:space="preserve">International Conference on Micro- and nano-photonic materials and devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Trento, Italy. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152857v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini and micro-resonators for the generation of high spectral purity microwave signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+                <w:t xml:space="preserve">Coupling of high-quality-factor optical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sérier-Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micro- and nano-photonic materials and devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Trento, Italy. pp.113</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Physics of Optical Materials and Devices (ICOM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828588v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser stabilized by acousto-optic cells for optoelectronic oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arseniy S. Trushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly B. Voloshinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO-OPTICS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.84281D, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.921625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic phase noise system designed for microwaves photonics sources measurements in metrology application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Compact optoelectronic oscillator using whispering gallery mode resonators for radio-frequency and millimeter wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Hmima</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pogurmirskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.K. Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Optoelectronics, Conference on Nonlinear Optics and Applications V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.886694⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.79360B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.876985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655139v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations on acoustic resonator phase noise modeling and recent short-term stability experimental results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic phase noise system designed for microwaves photonics sources measurements in metrology application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bourquin</w:t>
+                <w:t xml:space="preserve">N. Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zarubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pavlyuchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hmima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Joint Conference of the 65th IEEE International Frequency Control Symposium/25th European Frequency and Time Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FCS.2011.5977810⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optics + Optoelectronics, Conference on Nonlinear Optics and Applications V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.807111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.886694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660598v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase noise optoelectronic metrology system for microwaves photonics sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
+                <w:t xml:space="preserve">Some considerations on acoustic resonator phase noise modeling and recent short-term stability experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Ukrainian Scientific Conference on physics of semiconductors (USCPS-5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Joint Conference of the 65th IEEE International Frequency Control Symposium/25th European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Francisco, United States. pp.178-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2011.5977810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103226v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance measurements techniques of optical whispering gallery mode mini-disc resonators for microwave photonics applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Tavernier</w:t>
+                <w:t xml:space="preserve">Phase noise optoelectronic metrology system for microwaves photonics sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hmima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zarubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Nonlinear Optics and Applications V</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Ukrainian Scientific Conference on physics of semiconductors (USCPS-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Uzhhorod, Ukraine. pp.177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655137v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact optoelectronic oscillator using whispering gallery mode resonators for radio-frequency and millimeter wave generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Resonance measurements techniques of optical whispering gallery mode mini-disc resonators for microwave photonics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jelinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.K. Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pogurmirskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tavernier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y.K. Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.876985⟩</w:t>
+              <w:t xml:space="preserve">Conference on Nonlinear Optics and Applications V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.807104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.886380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655135v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la génération de micro-ondes ultra-pures et de pulses optiques à gigue ultra-faible en utilisant les oscillateurs optoélectroniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+                <w:t xml:space="preserve">Noise analysis of the opto-electronic microwave oscillator (OEO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.K. Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil des communications des 29 èmes Journées Nationales d'Optique Guidée (JNOG) 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium (FCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Newport Beach, CA, United States. pp.549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2010.5556270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938565v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact optoelectronics oscillators using WGM modes on fused silica and MgF2 mini-disks resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sur la génération de micro-ondes ultra-pures et de pulses optiques à gigue ultra-faible en utilisant les oscillateurs optoélectroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hmima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE PHOTONICS EUROPE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recueil des communications des 29 èmes Journées Nationales d'Optique Guidée (JNOG) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France. pp.279 - 281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530052v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise analysis of the opto-electronic microwave oscillator (OEO)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact optoelectronics oscillators using WGM modes on fused silica and MgF2 mini-disks resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium (FCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FREQ.2010.5556270⟩</w:t>
+              <w:t xml:space="preserve">SPIE PHOTONICS EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. pp.77162C1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.854392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530062v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et Qualité : Avancées a l'Université de Franche-Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Démarche qualité au sein d'un laboratoire de recherche du CNRS: FEMTO-ST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Labachelerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ubaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualita 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">Rencontre du réseau qualité en recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372461v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic oscillator using an optical disk resonator and a phase modulator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+                <w:t xml:space="preserve">Frequency stability measurements of ultra-stable BVA Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvik Sojdr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII th international conference for youth researcher, wave electronics and its applications in information and telecommunication systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">14th International Metrology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.P36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384746v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe against US missile defence – a conference in London to give Barack Obama a strong signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">About Quartz Crystal Resonator Noise: Recent Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe against US Missile Defence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21735.29601⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pisa, Italy. pp.607-610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3140547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095145v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic oscillator using an optical disk resonator and a phase modulator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Optical mini-disk resonator integrated into a compact optoelectronic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Volyanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Nguyen Thi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Féron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII th international conference for youth researcher, wave electronics and its applications in information and telecommunication systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Photonica'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Belgrade, pp.THU-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472354v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowest Flicker-Frequency Floor Measured on BVA Oscillators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Europe against US missile defence – a conference in London to give Barack Obama a strong signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; 23rd European Frequency and Time Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FREQ.2009.5168166⟩</w:t>
+              <w:t xml:space="preserve">Europe against US Missile Defence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21735.29601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380949v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of power-drive level on the calibration of the bridge instrument for the measurement of the quartz stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Salzenstein</w:t>
+                <w:t xml:space="preserve">Recherche et Qualité : Avancées a l'Université de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ubaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Labachelerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laminz Boubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF-IFCS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.487-491</w:t>
+              <w:t xml:space="preserve">Qualita 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410084v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of power-drive level on the calibration of the bridge instrument for the measurement of the quartz stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+                <w:t xml:space="preserve">Optoelectronic oscillator using an optical disk resonator and a phase modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Volyanskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Nguyen Thi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frequency Control Symposium, 2009 joint with the 22nd European Frequency and Time forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XII th international conference for youth researcher, wave electronics and its applications in information and telecommunication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Saint-Petersbourg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380956v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic oscillator with an optical disk resonator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lowest Flicker-Frequency Floor Measured on BVA Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvik Sojdr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; 23rd European Frequency and Time Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.P7245</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.185 - 187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2009.5168166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384741v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-channel measurement of laser RIN spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic oscillator using an optical disk resonator and a phase modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Volyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen Thi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium &amp; European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">XII th international conference for youth researcher, wave electronics and its applications in information and telecommunication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472352v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase noise and frequency stability measurements of resonators before and after integration into ultra-stable oscillators and contribution of these resonators to their performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Cermak</w:t>
+                <w:t xml:space="preserve">The effect of power-drive level on the calibration of the bridge instrument for the measurement of the quartz stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII th international conference for youth researcher, wave electronics and its applications in information and telecommunication systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">EFTF-IFCS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.487-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384732v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Mini-Disk Resonator Integrated into a Compact Optoelectronic Oscillator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Dual-channel measurement of laser RIN spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rubiola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School and Conference on Photonics (PHOTONICA09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium &amp; European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472300v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche qualité au sein d'un laboratoire de recherche du CNRS: FEMTO-ST</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optoelectronic oscillator with an optical disk resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Volyanskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Nguyen Thi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du réseau qualité en recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; 23rd European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.P7245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424290v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency stability measurements of ultra-stable BVA Oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The effect of power-drive level on the calibration of the bridge instrument for the measurement of the quartz stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Metrology Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frequency Control Symposium, 2009 joint with the 22nd European Frequency and Time forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.487 - 491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2009.5168227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372471v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Quartz Crystal Resonator Noise: Recent Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+                <w:t xml:space="preserve">Optical Mini-Disk Resonator Integrated into a Compact Optoelectronic Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Noise and Fluctuations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3140547⟩</w:t>
+              <w:t xml:space="preserve">International School and Conference on Photonics (PHOTONICA09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Belgrade, Serbia. pp.661-663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.116.661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372484v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical mini-disk resonator integrated into a compact optoelectronic oscillator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Phase noise and frequency stability measurements of resonators before and after integration into ultra-stable oscillators and contribution of these resonators to their performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Féron</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvik Sojdr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonica'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Belgrade, pp.THU-36</w:t>
+              <w:t xml:space="preserve">XII th international conference for youth researcher, wave electronics and its applications in information and telecommunication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414705v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ultra-stable BVA OSCillators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Optical disk resonator with microwave free spectral range for optoelectronic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Frequency and Time Forum</w:t>
+              <w:t xml:space="preserve">European Time and Frequency Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277014v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On phase noise in optoelectronic oscillator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Application of the optical fiber to generation and measurement of low phase noise microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Volyanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference For Young Researchers Wave Electronics and Its Applications in Information and Telecommunication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Saint-Petersburg, Russia. pp.NA</w:t>
+              <w:t xml:space="preserve">22nd European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286344v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical disk resonators with micro-wave free spectral range for optoelectronic oscillator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of ultra-stable BVA OSCillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvik Sojdr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Time and Frequency Forum, Toulouse, mai 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.6</w:t>
+              <w:t xml:space="preserve">22nd European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592084v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">analysis of noise origin in ultra stable resonators: Preliminary Results on Measurement bench</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">On phase noise in optoelectronic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Volyanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hmima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Brendel</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
+              <w:t xml:space="preserve">XI International Conference For Young Researchers Wave Electronics and Its Applications in Information and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint-Petersburg, Russia. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277043v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the phase noise in optoelectronic oscillators</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Optical disk resonators with micro-wave free spectral range for optoelectronic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Thi Kin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference for young researchers : wave electronics and its applications in the information and telecommunication systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Russia. http://www.home.ru/weconf/</w:t>
+              <w:t xml:space="preserve">European Time and Frequency Forum, Toulouse, mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344591v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical disk resonators with microwaves free spectral range for optoelectronic oscillators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+                <w:t xml:space="preserve">analysis of noise origin in ultra stable resonators: Preliminary Results on Measurement bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference For Young Researchers Wave Electronics and Its Applications in Information and Telecommunication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Saint-Petersburg, Russia. pp.NA</w:t>
+              <w:t xml:space="preserve">22nd European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286353v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of macroscopic disk resonator with microwave free spectral range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+                <w:t xml:space="preserve">On the phase noise in optoelectronic oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.K. Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rubiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hmima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth international conference on Wave Electronics and its applications in the information and telecommunication systems (WECONF 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, St. Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Conference for young researchers : wave electronics and its applications in the information and telecommunication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Russia. http://www.home.ru/weconf/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370155v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the optical fiber to generation and measurement of low phase noise microwaves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Optical disk resonators with microwaves free spectral range for optoelectronic oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sauvage</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
+              <w:t xml:space="preserve">XI International Conference For Young Researchers Wave Electronics and Its Applications in Information and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint-Petersburg, Russia. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277058v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical disk resonator with microwave free spectral range for optoelectronic oscillator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Fabrication and characterization of macroscopic disk resonator with microwave free spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Time and Frequency Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
+              <w:t xml:space="preserve">XIth international conference on Wave Electronics and its applications in the information and telecommunication systems (WECONF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, St. Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277065v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Program to Analyse the Origin of Noise in Ultra- Stable Quartz Crystal Resonators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Development of a 5 MHz frequency difference pre-multiplier for a short term frequency stability bench of the oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jouvenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vacheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Time and Frequency Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319263⟩</w:t>
+              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Geneva, Switzerland. pp.223-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154309v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced bridge instrument for the measurement of the phase noise and of the short-term frequency stability of ultra-stable quartz resonators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Realization of a phase noise measurement bench using cross correlation and double optical delay line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cibiel</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jouvenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Time and Frequency Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCOM 2007 (International school &amp; Conference on optics and optical materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Belgrade</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154297v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral density of phase noise inter-laboratory comparison final results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Advanced bridge instrument for the measurement of the phase noise and of the short-term frequency stability of ultra-stable quartz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Schaefer</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cibiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Metrology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Time and Frequency Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Geneva, Switzerland. pp.254-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154326v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Frequency Stability Measurement of BVA Oscillators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Program to Analyse the Origin of Noise in Ultra- Stable Quartz Crystal Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Frequency and Time Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319278⟩</w:t>
+              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Time and Frequency Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Geneva, Switzerland. pp.1176-1181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154292v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 5 MHz frequency difference pre-multiplier for a short term frequency stability bench of the oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Spectral density of phase noise inter-laboratory comparison final results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Frequency and Time Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Metrology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lille, France. pp.NA</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154289v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a phase noise measurement bench using cross correlation and double optical delay line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Short-Term Frequency Stability Measurement of BVA Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvík Sojdr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCOM 2007 (International school &amp; Conference on optics and optical materials)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Geneva, Switzerland. pp.1255-1260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170576v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of crystal ovens used in phase noise measurement system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Thermal effects on frequency fluctuations in quartz oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Galliou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th European Frequency and Time Forum, Braunschweig, Deutschland, 27-30 March 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Germany. pp.152-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022895v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase noise inter-laboratory comparison preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Čermak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Frequency and Time Forum, Braunschweig, Deutschland,. 27-30 March 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.147-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects on frequency fluctuations in quartz oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Thermal characterization of crystal ovens used in phase noise measurement system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Germany. pp.152-155</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022854v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un amplificateur de distribution pour les mesures de stabilité court terme de fréquence.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Development of a frequency difference multiplier and an isolation amplifier for short term frequency stability measurements of 5 and 10 MHz frequency sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135707v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High purity RF optoelectronic delay oscillator</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+                <w:t xml:space="preserve">Réalisation d'un amplificateur de distribution pour les mesures de stabilité court terme de fréquence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ctes des 14èmes Journées Nationales Microondes, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022858v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a 5 and 10 MHz High Performance Isolation Distribution Amplifier for short term frequency stability measurements of frequency sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">High purity RF optoelectronic delay oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.405-407</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022855v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and frequency metrology accredited laboratories in Besançon.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.559-562</w:t>
+                <w:t xml:space="preserve">Realization of a 5 and 10 MHz High Performance Isolation Distribution Amplifier for short term frequency stability measurements of frequency sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th European Frequency and Time Forum, Besançon, France. March 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.405-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135702v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a frequency difference multiplier and an isolation amplifier for short term frequency stability measurements of 5 and 10 MHz frequency sources.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Time and frequency metrology accredited laboratories in Besançon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jun 2005</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.559-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135706v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a 5 and 10 mhz high performance isolation distribution amplifier for short term frequency stability measurements of frequency sources.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.405-407</w:t>
+                <w:t xml:space="preserve">Time and frequency metrology accredited laboratories in Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.559-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135700v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and frequency metrology accredited laboratories in Besançon</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.559-562</w:t>
+                <w:t xml:space="preserve">Realization of a 5 and 10 mhz high performance isolation distribution amplifier for short term frequency stability measurements of frequency sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.405-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022856v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a frequency difference multiplier and an isolation amplifier for short term frequency stability measurements of 5 and 10 MHz frequency sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un amplificateur de distribution pour les mesures de stabilité court terme de fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drive Level Dependence in Quartz Crystal Resonators at Low Drive Levels: A Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Bruit des oscillateurs et des résonateurs à quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Guildford, United Kingdom. 1A paper #004</w:t>
+              <w:t xml:space="preserve">Actes du Workshop Bruit en régime linéaire et non-linéaire dans les composants et circuits de télécommunications, La Grande Motte, France, 7-8 juin 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344641v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation in Low Drive Level Sensitivity of Quartz Resonator Affecting its Motional Parameters</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+                <w:t xml:space="preserve">Mesures ultra-sensibles de bruit de phase et références de fréquence ultra-stables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naemi Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Workshop Bruit en régime linéaire et non-linéaire dans les composants et circuits de télécommunications, La Grande Motte, France, 7-8 juin 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022873v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures ultra-sensibles de bruit de phase et références de fréquence ultra-stables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drive Level Dependence in Quartz Crystal Resonators at Low Drive Levels: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy S. Shmaliy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Workshop Bruit en régime linéaire et non-linéaire dans les composants et circuits de télécommunications, La Grande Motte, France, 7-8 juin 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">18th European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Guildford, United Kingdom. 1A paper #004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022912v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit des oscillateurs et des résonateurs à quartz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigation in Low Drive Level Sensitivity of Quartz Resonator Affecting its Motional Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy S. Shmaliy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022887v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fiber.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp 5-8 Guap A2 5-8</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the VI International Conference for Young Researchers, Wave electronics and its applications in information and telecommunication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135343v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Vernotte</w:t>
+                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fiber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.A2 5-8</w:t>
+              <w:t xml:space="preserve">2003, pp 5-8 Guap A2 5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022875v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fibers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Vernotte</w:t>
+                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Saaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Russia</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.A2 5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135632v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une chaîne de synthèse 100MHz à partir d'un signal de référence en bande X</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fibers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vernier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Chaubet</w:t>
+                <w:t xml:space="preserve">F. Vernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the VI International Conference for Young Researchers, Wave electronics and its applications in information and telecommunication systems Russie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022904v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and realisation of a 100MHz synthesis chain from an X-band reference signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.560-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Vernotte</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'une chaîne de synthèse 100MHz à partir d'un signal de référence en bande X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Russia</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094391v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Lyoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.503-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spectral purity 26 GHz oscillator based on a SiO2 Whispering Gallery Mode Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajae Barhaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.C036-C039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Laboratoire associé au Bureau National de Métrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 4e Journée Nationale des Métrologues, La Plaine Saint-Denis, France, 26 mars 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, La Plaine Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">”Présentation du Laboratoire associé au Bureau National de Métrologie”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 4e Journée Nationale des Métrologues, La Plaine Saint-Denis, France, 26 mars 2002 La Plaine Saint-Denis France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usinage de membranes diélectriques sur GaAs: applications aux structures coplanaires suspendues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 3e Journée Nationale Microtechnologies, Lyon, 25 Mars 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, France. pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtechnologies des systèmes millimétriques et submillimétriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Single Barrier Varactors and Resonant Tunneling Diodes for Millimeter Waves Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Carbonell</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 2e Journée Nationale Microtechnologies, Villeneuve d'Ascq, 27 Mars 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, France</w:t>
+              <w:t xml:space="preserve">Proceeding of the European Space Agency, ESTEC. workshop, Noordwijk, Netherlands, 5-7 December, 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Noordwijk, Netherlands. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076916v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtechnologie des composés III-V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 6ème Journée Nanotechnologie, Paris, 21 Novembre 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Barrier Varactors and Resonant Tunneling Diodes for Millimeter Waves Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Microtechnologies des systèmes millimétriques et submillimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Lippens</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the European Space Agency, ESTEC. workshop, Noordwijk, Netherlands, 5-7 December, 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Noordwijk, Netherlands. pp.1-10</w:t>
+              <w:t xml:space="preserve">Actes de la 2e Journée Nationale Microtechnologies, Villeneuve d'Ascq, 27 Mars 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076912v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar integration of Single and Double Barrier Quantum Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Barrier Varactor for harmonic multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17040,124 +17174,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartz as a reference material for radio frequency waves: the best performances ever obtained on quartz oscillators with stressed compensated cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SMYLE, Waves, materials and devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lausanne ( CH), Switzerland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17167,113 +17301,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillators—Recent Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Salzenstein. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.XI, 2019, Oscillators—Recent Developments, 978-1-78985-837-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.75318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17283,481 +17417,481 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2024 Section 08 Micro- et nanotechnologies, micro- et nanosystèmes, photonique, électronique, électromagnétisme, énergie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Castellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de conjoncture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-162, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very recent development and significant step in ultra-stable quartz oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic Oscillators Phase Noise and Stability Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Novak, Bruno and Marek, Pavla. </w:t>
+              <w:t xml:space="preserve">Sergei L. Pyshkin and John M. Ballato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Developments in quartz Research: Varieties, Crystal Chemistry and Uses in Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optoelectronics - Advanced Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTECH, pp.337-348, 2013, 978-953-51-0922-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/50851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828800v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic Oscillators Phase Noise and Stability Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Very recent development and significant step in ultra-stable quartz oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sergei L. Pyshkin and John M. Ballato. </w:t>
+              <w:t xml:space="preserve">Novak, Bruno and Marek, Pavla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics - Advanced Materials and Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Developments in quartz Research: Varieties, Crystal Chemistry and Uses in Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Publishers, pp.241 - 249, 2013, 978-1-62417-265-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777484v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Recent Development and Significant Step in Ultra-Stable Quartz Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Novak and Pavla Marek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Developments in Quartz Research: Varieties, Crystal Chemistry and Uses in Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Publishers, pp.241-250, 2013, Geology and Mineralogy Research Developments, 978-1-62417-265-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 19 : Optoelectronic Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oleg Sergiyenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optoelectronic Devices and Properties ISBN 978-953-307-204-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, pp.401-410, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/14617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17767,534 +17901,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for forming a bipolar transistor stabilized with electrical insulating elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2002031892. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar transistor stabilized with electrical insulating elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US6031255. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized bipolar transistor with electrically insulating element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Japan, Patent n° : JP11074286. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar Transistor stabilized with electrical insulating elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : EP0881690. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-passivation de transistors bipolaires à hétérojonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2764118. 1997, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18304,389 +18438,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonator based optoelectronic oscillators, their stabilization and noise performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430619v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonator based optoelectronic oscillators, their stabilization and noise performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430630v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources hyperfréquences à très haute pureté spectrale à base de mini-résonateurs optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources hyperfréquences à haute pureté spectrale à base de micro-résonateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. B. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Onillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18696,147 +18830,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-powered smart contact lenses: a multidisciplinary approach to micro-scale energy and 900 MHz - 1.1 GHz bandwidth microfabricated loop antennas communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guichardaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Maroua Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18846,114 +18980,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie des composants à hétérostructures pour les têtes de réception par satellite aux longueurs d'ondes millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université des Sciences et Technologie de Lille - Lille I, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00077055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId430"/>
+      <w:footerReference w:type="default" r:id="rId437"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19021,51 +19155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7043DCD4"/>
+    <w:nsid w:val="63662D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19252,51 +19386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-salzenstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0207-5279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118663119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/salzenstein_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207188548" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432037932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4692-2011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/mi14071429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/mi12050474" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1016/j.measurement.2016.02.026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1088/0031-8949/2012/T149/014025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1049/el.2010.1828" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/deliver/fulltext/el/46/21/20109123.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=PG8sc4QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/rid/D-4692-2011/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=6505939060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/profile/118364" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loop.frontiersin.org/people/1581125/overview?referrer=orcid_profile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/patrice-s-20b9747/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/author/37396574000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spie.org/profile/Patrice.Salzenstein-118140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Y Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlyuchenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metrology5040074" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Abouzaid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163955" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yong Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14071429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12050474" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2020001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2020018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05368821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1678/1/011001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10535253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534428" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2019001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zarubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.02.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2016014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095195v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T162/014032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Imbaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vacheret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cibiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2725" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly B. Voloshinov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseniy S. Trushin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.2.024603" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2252152" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;rier-Brault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T157/014024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cholley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2012/T149/014025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SKF9HKRR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tavernier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanskiy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2075923" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludv&#237;k Sojdr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0941" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.1828" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#268;ermak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefebvre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Volyanskiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salzenstein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tavernier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pogurmirskiy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Chembo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022358" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volianskyi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cussey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauvage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cussey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouvenceau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vernier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaubet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123074v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arlot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoubi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barhaila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kersal&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Barhaila" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gruson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kersal&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giordano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069728v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rubiola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslambert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Helal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mollot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIAC68175.2025.11332406" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Pogurmirskiy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Comte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532368v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Edouard Guichardaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Maroua Bessou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258585v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Chang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273695v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2539525" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534315" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279839v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2539524" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100151v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065458v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093219v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Saleh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037836" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Lin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072985v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2014.6886449" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074729v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Balakireva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taron Makaryan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052925" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072929v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052927" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162660v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849711v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ali Slimane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Henriet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936789v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152857v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738651v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921625" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cholley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarubin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pavlyuchenko" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hmima" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886694" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660598v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sthal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imbaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977810" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103226v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655137v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelinek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886380" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655135v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876985" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938565v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530052v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854392" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530062v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brendel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2010.5556270" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372461v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ubaldi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Girerd" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Haye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laminz Boubakar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanskyi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21735.29601" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472354v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380949v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvik Sojdr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168166" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410084v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galliou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vacheret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380956v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Galliou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168227" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472352v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubiola" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384732v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472300v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.116.661" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424290v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372471v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372484v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140547" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414705v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277014v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286344v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592084v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tavernier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Thi Kin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;ron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277043v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brendel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344591v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286353v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370155v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tavernier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277058v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277065v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154309v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319263" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154297v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319076" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schaefer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154292v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154289v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319068" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170576v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022895v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abb&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022852v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022854v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135707v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022858v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poinsot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022855v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135702v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petetin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuillemin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135700v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022856v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tisserand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Petetin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022870v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vuillemin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022900v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344641v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Shmaliy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022873v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022912v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgeois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Boubekeur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022887v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135343v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saaloui" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernotte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Saaloui" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernotte" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135632v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saalaoui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022904v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gillet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaubet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022876v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094391v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022907v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arlot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lyoubi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022879v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068940v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135566v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076914v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076916v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carbonell" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076920v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;lique" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076912v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076897v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077679v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tanguy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472519v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033601v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mts.intechopen.com/storage/books/7413/authors_book/authors_book.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75318" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828800v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777484v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50851" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809315v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597059v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14617" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076922v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delage" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cassette" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Henkel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093358v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106838v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106774v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093791v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430619v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430630v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383753v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Merrer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Brahimi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnefont" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232814v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Constant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Onillon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081602v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guichardaz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077055v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-salzenstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0207-5279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118663119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/salzenstein_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207188548" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432037932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4692-2011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/mi14071429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/mi12050474" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1016/j.measurement.2016.02.026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1088/0031-8949/2012/T149/014025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1049/el.2010.1828" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/deliver/fulltext/el/46/21/20109123.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=PG8sc4QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/rid/D-4692-2011/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=6505939060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/profile/118364" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loop.frontiersin.org/people/1581125/overview?referrer=orcid_profile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/patrice-s-20b9747/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/author/37396574000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spie.org/profile/Patrice.Salzenstein-118140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinghua Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohan Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Shen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renqiang Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songxiong Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2025033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Y Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlyuchenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metrology5040074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yong Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14071429" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Abouzaid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163955" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111928" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12050474" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05368821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1678/1/011001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2020001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2020018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2019001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10535253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534428" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070741v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zarubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093092v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.02.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2016014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T162/014032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2252152" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly B. Voloshinov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseniy S. Trushin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.2.024603" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Imbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vacheret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cibiel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2725" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;rier-Brault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T157/014024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cholley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2012/T149/014025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SKF9HKRR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tavernier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanskiy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2075923" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludv&#237;k Sojdr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0941" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.1828" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#268;ermak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefebvre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Volyanskiy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salzenstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tavernier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pogurmirskiy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Chembo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022358" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323357v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volianskyi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cussey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauvage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cussey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouvenceau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vernier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaubet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arlot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoubi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barhaila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kersal&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Barhaila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gruson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kersal&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giordano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rubiola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mollot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076886v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Helal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493367v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIAC68175.2025.11332406" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Edouard Guichardaz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Maroua Bessou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Pogurmirskiy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Comte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532306v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770823v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770838v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Chang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738977v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505448v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2539524" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2539525" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093282v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534315" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279839v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282684v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093219v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072929v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Saleh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052927" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037836" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Lin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Balakireva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072985v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2014.6886449" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taron Makaryan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052925" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936789v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002068v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001857v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849711v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ali Slimane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Henriet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152857v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921625" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876985" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cholley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarubin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pavlyuchenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hmima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886694" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660598v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sthal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imbaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourquin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977810" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103226v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655137v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelinek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886380" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530062v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brendel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2010.5556270" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530052v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854392" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ubaldi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372471v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvik Sojdr" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Galliou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140547" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414705v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095145v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21735.29601" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372461v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Girerd" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Haye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laminz Boubakar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanskyi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380949v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168166" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410084v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galliou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vacheret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472352v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubiola" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384741v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168227" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472300v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.116.661" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384732v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277065v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277058v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277014v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286344v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592084v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tavernier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Thi Kin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;ron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277043v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brendel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344591v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286353v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370155v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tavernier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154289v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319068" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170576v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154297v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319076" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154309v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319263" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154326v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schaefer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154292v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319278" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022854v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abb&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022852v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022895v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuillemin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135707v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022858v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poinsot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022855v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135702v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petetin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022856v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tisserand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Petetin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135700v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022870v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vuillemin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022900v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022887v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022912v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgeois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Boubekeur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344641v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Shmaliy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022873v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094391v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saalaoui" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernotte" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saaloui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022875v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Saaloui" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernotte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135632v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022876v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gillet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaubet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022907v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arlot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lyoubi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022879v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068940v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135566v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076914v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076912v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076920v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;lique" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076916v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carbonell" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076897v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077679v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tanguy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472519v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033601v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mts.intechopen.com/storage/books/7413/authors_book/authors_book.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75318" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777484v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50851" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828800v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809315v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14617" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076922v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delage" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cassette" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Henkel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093358v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106838v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106774v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093791v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430630v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430619v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383753v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Merrer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Brahimi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnefont" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232814v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Constant" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Onillon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081602v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guichardaz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077055v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>