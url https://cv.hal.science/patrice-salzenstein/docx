--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -164,74 +164,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">207188548</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=PG8sc4QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000432037932</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/D-4692-2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -240,235 +261,235 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dr. Patrice Salzenstein est ingénieur en Sciences de Matériaux (EUDIL, Lille 1993), titulaire d'un Diplôme d'Etudes Approfondies (DEA) en Electronique (Université des Sciences et Technologies de Lille, 1993), et d'un doctorat d'université en Electronique (Université des Sciences et Technologies de Lille, 1996). Entre 1996 et 2001, il a travaillé successivement au Laboratoire Central de Recherches de Thomson CSF LCR (maintenant Thales-TRT) comme ingénieur téchnologue, à Alcatel Alsthom Recherche comme ingénieur hyperfréquences, et au Laboratoire Central des Industries Electriques comme responsable des centres d'étalonnage Haute-Fréquence et Temps-Fréquence. Depuis 2001, il est ingénieur de recherche CNRS - au Laboratoire de Physique et de Métrologie des Oscillateurs jusqu'en 2003 puis à l'institut FEMTO-ST à Besançon depuis sa création en 2004. Il a été responsable d'un laboratoire accrédité COFRAC pour les mesures de bruit de phase et de stabilité court terme de fréquences entre 2002 et début 2012, directeur adjoint du Laboratoire Temps-Fréquence de Besançon de 2008 à 2012, et a travaillé sur la caractérisation des oscillateurs à quartz. A partir de 2012, il a effectué ses recherches au département d'Optique de FEMTO-ST sur les oscillateurs optoélectroniques. Il est depuis fin 2017 au département Micro Nano Sciences et Systèmes de FEMTO-ST et exerce désormais les fonctions de responsable adjoint de l'équipe Phononique et Microscopie (PHOMI), avec notamment un intérêt en recherche pour l'estimation des incertitudes de mesures. Il est auteur ou co-auteur de plus de 130 articles publiés dans des revues internationales à comité de lecture ou des actes de conférences internationales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5 publications majeures :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Salzenstein P., Wu T. Y., &amp;quot;Uncertainty estimation for the Brillouin frequency shift measurement using a scanning tandem Fabry-Pérot interferometer,&amp;quot; Micromachines 14(7), 1429 (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/mi14071429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Salzenstein P., Pavlyuchenko E., &amp;quot;Uncertainty Evaluation on a 10.52 GHz (5 dBm) Optoelectronic Oscillator Phase Noise Performance,&amp;quot; Micromachines 12(5), 474 (2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/mi12050474</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Salzenstein P., Wu T. Y., &amp;quot;Uncertainty analysis for a phase-detector based phase noise measurement system,&amp;quot; Measurement 85, 118–123 (2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1016/j.measurement.2016.02.026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Salzenstein P., Pavlyuchenko E., Hmima A., Cholley N., Zarubin M., Galliou S., Chembo Y. K. and Larger L., &amp;quot;Estimation of the uncertainty for a phase noise optoelectronic metrology system,&amp;quot; Physica Scripta T 149, 014025 (2012). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1088/0031-8949/2012/T149/014025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Salzenstein P., Kuna A., Sojdr L. and Chauvin J. &amp;quot;Significant step in ultra high stability quartz crystal oscillators,&amp;quot; Electronics Letters 46(21), 1433–1434, (2010). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1049/el.2010.1828</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> – Featured in Electronics Letters. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digital-library.theiet.org/deliver/fulltext/el/46/21/20109123.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Voir aussi </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">google scholar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Publons</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scopus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SciProfiles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loop Profile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LinkedIn</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IEEE xplore</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SPIE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Remarque : il est possible que certaines des publications listées ci-dessous ne soient pas réalisées ou rédigées en tant qu'ingénieur de recherche CNRS, mais dans le cadre d'anciennes affiliations ou employeurs comme Thomson-CSF, l'Université de Lille ou des activités de volontariat liées à la paix.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
@@ -509,16662 +530,16674 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation analysis of transmission chain dynamic response of wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinghua Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renqiang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songxiong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 17, pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/smdo/2025033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Critical Role of International Comparisons in Global Metrology System: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Y Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (4), pp.74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metrology5040074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Estimation for the Brillouin Frequency Shift Measurement Using a Scanning Tandem Fabry–Pérot Interferometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Multicriteria optimization of 3D printed wing using PLA reinforced with carbon fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Yong Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi14071429⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2849 (1), pp.250005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0163955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228715v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria optimization of 3D printed wing using PLA reinforced with carbon fiber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Estimation for the Brillouin Frequency Shift Measurement Using a Scanning Tandem Fabry–Pérot Interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Yong Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0163955⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (7), pp.1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi14071429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670519v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for the Special Issue on Miniature Optoelectronic Resonators and Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (11), pp.1928. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi13111928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Evaluation on a 10.52 GHz (5 dBm) Optoelectronic Oscillator Phase Noise Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (5), pp.474. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi12050474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Frequency and temperature control for complex system engineering in optoelectronics and electronics: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/smdo/2020001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1678/1/011001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05368821v1</w:t>
+                <w:t xml:space="preserve">hal-02904020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and temperature control for complex system engineering in optoelectronics and electronics: an overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Celebration of the centenary of a major scientific milestone thanks to Heinrich Barkhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 11, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/smdo/2020018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/smdo/2020001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02904020v1</w:t>
+                <w:t xml:space="preserve">hal-03037168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celebration of the centenary of a major scientific milestone thanks to Heinrich Barkhausen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1678 (1), pp.011001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1678/1/011001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/smdo/2020018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03037168v1</w:t>
+                <w:t xml:space="preserve">hal-05368821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An example of design, optimization, stabilization and noise performances of resonator-based optoelectronic oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.A2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/smdo/2019001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science Bien commun de l'Humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planète Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 639-640, pp.18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10535253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Милитаризация космоса: взгляд Франции</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Редкие земли</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10534428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weaponisation of Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Spokesman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Global Tinderbox, 141, pp.50-54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10534131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un satellite détruit par les militaires indiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planète Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 641, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrically driven thermal annealing set-up dedicated to high quality factor optical resonator fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Zarubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (2), pp.198-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La paix passe par le développement et vice versa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Premier Forum Social de l’Europe Centrale et de l’Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planète Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 615-616, pp.32</w:t>
+              <w:t xml:space="preserve">, 2016, 612, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093092v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis for a phase-detector based phase noise measurement system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Yong Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.118-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier Forum Social de l’Europe Centrale et de l’Est</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Recent progress in the performances of ultrastable Quartz resonators and oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planète Paix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/smdo/2016014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093120v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the performances of ultrastable Quartz resonators and oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">La paix passe par le développement et vice versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Planète Paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 615-616, pp.32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096730v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukraine : catastrophe humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planète Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 598, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality-factor optical resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Ristic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, PHOTONICA'13: 4th International School and Conference on Photonics, T162 (T162), pp.014032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-8949/2014/T162/014032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue sur la crise ukrainienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planète Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 591, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain dynamics and stability analysis of optoelectronic oscillators based on whispering-gallery mode resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Coillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.6000112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTQE.2013.2252152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation in acousto-optic laser stabilization for crystal resonator-based optoelectronic oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Computation method for the short-term stability of quartz crystal resonators obtained from passive phase noise measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cibiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.52.2.024603⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (7), pp.1530-1532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908625v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation method for the short-term stability of quartz crystal resonators obtained from passive phase noise measures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Investigation in acousto-optic laser stabilization for crystal resonator-based optoelectronic oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly B. Voloshinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arseniy S. Trushin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2725⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.024603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.52.2.024603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931754v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of high-quality-factor optical resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sérier-Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, T157, pp.014024. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T157/014024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the uncertainty for a phase noise optoelectronic metrology system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hmima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Zarubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, T149, pp.014025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-8949/2012/T149/014025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium fluoride whispering gallery mode disk-resonators for microwave photonics applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A la rencontre d'un peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Planète Paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 548, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936593v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la rencontre d'un peuple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Magnesium fluoride whispering gallery mode disk-resonators for microwave photonics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planète Paix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.1629 - 1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2075923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093179v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency stability measurements of ultrastable BVA resonators and oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvík Sojdr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (10), pp.686-688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/el.2010.0941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant step in ultra high stability quartz crystal oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvík Sojdr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (21), pp.1433-1434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.1828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowest Flicker-Frequency Floor Measured on BVA Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Čermak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvík Sojdr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (3), pp.548-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact optoelectronic microwave oscillators using ultra-high Q whispering gallery mode disk-resonators and phase modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Volyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pogurmirskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.K. Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (21), pp.22358-22363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.18.022358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical mini-disk resonator integrated into a compact optoelectronic oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Volyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Nguyen Thi Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 116 (4), pp.661-663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bouclier antimissile reste d’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planète Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 545, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps-fréquence: amélioration de la sensibilité des mesures de bruit de phase à l'aide de l'optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'AFNOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, MET-A (II-30-21), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of the optical fiber to the generation and to the measurement of low-phase-noise microwave signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Volianskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (12), pp.2140-2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of a Phase Noise Measurement Bench Using Cross Correlation and Double Optical Delay Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jouvenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (5), pp.1107-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'application de la métrologie des temps et fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afnor-classeur-à-feuillet-mobile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, II-30-20, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'une chaîne de synthèse 100MHz à partir d'un signal de référence en bande X.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEMN na - Actes des 13émes Journées Nationales Microondes, Lill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, EuMC, pp.503-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spectral purity 26 GHz oscillator based on a SiO2 Whispering Gallery Mode Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barhaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th European Frequency and Time Forum, St-Petersburg, Russia, 12-14 march 2002 SFMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.C036-C039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillateur 26 GHz à faible bruit de phase utilisant un résonateur à quartz à mode de galerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajae Barhaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Françaises des Microtechniques et de Chronométries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 50, pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie du bruit de phase au LPMO: développements récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Groslambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Françaises des Microtechniques et de Chronométries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 49, pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance InP-based heterostructure barrier varactors in single and stack configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Coplanar waveguides on dielectric membranes micromachined on GaAs substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanbésien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 32, pp.1417-1418</w:t>
+              <w:t xml:space="preserve">, 1996, 32, pp.821-822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076889v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coplanar waveguides on dielectric membranes micromachined on GaAs substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">High performance InP-based heterostructure barrier varactors in single and stack configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 32, pp.821-822</w:t>
+              <w:t xml:space="preserve">, 1996, 32, pp.1417-1418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076886v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Control Engineering for Frequency Stability in Quartz Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 3rd International Conference on Artificial Intelligence and Automation Control (AIAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France. pp.124-128, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIAC68175.2025.11332406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards self-powered smart contact lenses: integration of autonomous power sources, microfabricated antennas, and multidisciplinary design constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">France-Nepal Cooperation and Collaboration in the Context of Diplomatic Anniversaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxim Pogurmirskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE/ COS Photonics Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Beijing, China</w:t>
+              <w:t xml:space="preserve">Cooperation and Collaboration in the Context of Diplomatic Anniversaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nepal Institute for international cooperation and engagement (NIICE), Sep 2025, Online, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532368v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France-Nepal Cooperation and Collaboration in the Context of Diplomatic Anniversaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Estimation of uncertainty on carrier frequency precision in optics and optoelectronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooperation and Collaboration in the Context of Diplomatic Anniversaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nepal Institute for international cooperation and engagement (NIICE), Sep 2025, Online, Nepal</w:t>
+              <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376439v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of uncertainty on carrier frequency precision in optics and optoelectronic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Investigation into feasibility of lens with miniaturization of materials and power supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Pogurmirskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532332v1</w:t>
+                <w:t xml:space="preserve">hal-05532355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into feasibility of lens with miniaturization of materials and power supply</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Bound states in the continuum for tunable high-Q PZT resonators in axion dark matter detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SPIE/ COS Photonics Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532355v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bound states in the continuum for tunable high-Q PZT resonators in axion dark matter detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Towards self-powered smart contact lenses: integration of autonomous power sources, microfabricated antennas, and multidisciplinary design constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Edouard Guichardaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Maroua Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Pogurmirskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE/ COS Photonics Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532306v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating uncertainty estimation on phase noise for a compact optical delay line optoelectronic oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation in determining fluctuations that could demonstrate the possible presence of particles interacting with photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of AI and machining learning in advanced material characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haochen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Materials Science &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low phase noise optical delay line optoelectronic oscillator uncertainty evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE/ COS Photonics Asia 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty on Brillouin scattering measurements on bulk materials using a power laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Y Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE/ COS Photonics Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterization of optoelectronic oscillators and optical resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Laser, Optics and Optoelectronic Technology (LOPET 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A, May 2021, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design realization and characterization principles of an optical electronic device for photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Signal characterization of oscillators and laser illuminated material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Advances in Electrical, Electronics and Computer Engineering (ISAEECE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academic Exchange Information Centre (AEIC), Feb 2020, Zuhai, China</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Mechatronics and Computer Technology Engineering (MCTE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, ChangSha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505448v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal characterization of oscillators and laser illuminated material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Design realization and characterization principles of an optical electronic device for photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Mechatronics and Computer Technology Engineering (MCTE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, ChangSha, China</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Advances in Electrical, Electronics and Computer Engineering (ISAEECE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Exchange Information Centre (AEIC), Feb 2020, Zuhai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033412v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Move the 37 billion € over 6 years of the nuclear weapons modernization money to promote the peaceful development needs of the French population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Fiber to resonator coupling simulation measure and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Move the Nuclear Weapons Money International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10534037⟩</w:t>
+              <w:t xml:space="preserve">Optoelectronic Devices and Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Beijing, France. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2539524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100151v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber to resonator coupling simulation measure and optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Weaponization of space: a French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronic Devices and Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2539524⟩</w:t>
+              <w:t xml:space="preserve">Future Wars: The Impact of New Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campaign for Nuclear Disarmament (CND), Nov 2018, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10534315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02527149v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized oven for optical resonator heating process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Zarubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optoelectronic Devices and Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Beijing, France. pp.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2539525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaponization of space: a French perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Frequency and temperature control for complex system engineering in optics and electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Wars: The Impact of New Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Mechatronics and Computer Technology Engineering (MCTE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEIC学术交流中心, Aug 2019, Guangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093282v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and temperature control for complex system engineering in optics and electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Application of electric and electronic engineering to microwave ultra-stable signals and their distribution and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Mechatronics and Computer Technology Engineering (MCTE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEIC学术交流中心, Aug 2019, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">6th International Forum on Electrical Engineering and Automation (IFEEA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEIC学术交流中心, Jul 2019, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279839v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of electric and electronic engineering to microwave ultra-stable signals and their distribution and characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Move the 37 billion € over 6 years of the nuclear weapons modernization money to promote the peaceful development needs of the French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Forum on Electrical Engineering and Automation (IFEEA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Move the Nuclear Weapons Money International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Basel Peace Office (BPO); Basel-Stadt Kanton; International Physicians for the Prevention of Nuclear War (IPPNW); Mayors for Peace (Europe); Parliamentarians for Nuclear Non-proliferation and Disarmament (PNND); World Future Council, Apr 2019, Basel, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10534037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282684v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of French nuclear weapons, anti-satellite systems, military satellites and spatial electronic warefare – and peaceful action against it</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Brillouin light scattering for the characterization of bulk and surface elastic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting and Conference of the Global Network against weapons and nuclear power in space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Seminar at Instituto di Fotonica e Nanotecnologie (IFN-CNR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093219v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin light scattering for the characterization of bulk and surface elastic waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">State of the art of French nuclear weapons, anti-satellite systems, military satellites and spatial electronic warefare – and peaceful action against it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Instituto di Fotonica e Nanotecnologie (IFN-CNR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Trento, Italy</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting and Conference of the Global Network against weapons and nuclear power in space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065458v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two methods of laser stabilization for optoelectronic oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">On the metrological performances of optoelectronic oscillators based on whispering gallery mode resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Lasers and Laser Dynamics VI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, San Jose, United States. pp.89851D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2037836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2052927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01072929v1</w:t>
+                <w:t xml:space="preserve">hal-01072982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the metrological performances of optoelectronic oscillators based on whispering gallery mode resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Oscillateur Optoélectronique à Base de Résonateur à Mode de Galerie à Très Fort Facteur de Qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Coillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoping Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications VII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCOM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR FOTON, Jun 2014, Lannion, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072982v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillateur Optoélectronique à Base de Résonateur à Mode de Galerie à Très Fort Facteur de Qualité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Application of modern method of calculating uncertainty to microwaves and opto-electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCOM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Optics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint Petersburg, Russia. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LO.2014.6886449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074738v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonateurs optiques à modes de galerie appliqués aux oscillateurs et aux peignes de fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Balakireva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCOM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR FOTON, Jun 2014, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of modern method of calculating uncertainty to microwaves and opto-electronics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Preliminary investigation in optical resonators based on carbon nano-tube and coupling for optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taron Makaryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LO.2014.6886449⟩</w:t>
+              <w:t xml:space="preserve">Micro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.913014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072985v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary investigation in optical resonators based on carbon nano-tube and coupling for optoelectronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Comparison of two methods of laser stabilization for optoelectronic oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taron Makaryan</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zarubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arseniy S. Trushin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2052925⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Lasers and Laser Dynamics VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.91342I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072977v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a crystalline-resonator based optoelectronic oscillator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">High quality factor optical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Ristic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding SPIE 8772 of Nonlinear Optics and Applications VII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Czech Republic. pp.877224</w:t>
+              <w:t xml:space="preserve">IV International School and Conference on Photonics (PHOTONICA'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936789v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low uncertainty determined by modern approach for high precision optoelectronic phase noise measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICONO/LAT:2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality factor optical resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ultra high quality factor optoelectronic oscillator stabilized with acousto optic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arseniy S. Trushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly B. Voloshinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International School and Conference on Photonics (PHOTONICA'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">ICONO/LAT:2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002068v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra high quality factor optoelectronic oscillator stabilized with acousto optic cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Résonateurs optiques à très fort Q et applications Projets ANR-ORA et CNES-SHYRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ali Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONO/LAT:2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162660v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORA - Optical Resonators and Applications - Programme BLANC 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateurs optiques à très fort Q et applications Projets ANR-ORA et CNES-SHYRO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaldoun Saleh</w:t>
+                <w:t xml:space="preserve">Experimental study of a crystalline-resonator based optoelectronic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Coillet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceeding SPIE 8772 of Nonlinear Optics and Applications VII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Czech Republic. pp.877224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849711v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini and micro-resonators for the generation of high spectral purity microwave signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+                <w:t xml:space="preserve">Coupling of high-quality-factor optical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sérier-Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micro- and nano-photonic materials and devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Trento, Italy. pp.113</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Physics of Optical Materials and Devices (ICOM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828588v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of high-quality-factor optical resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
+                <w:t xml:space="preserve">Mini and micro-resonators for the generation of high spectral purity microwave signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Physics of Optical Materials and Devices (ICOM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia. pp.113</w:t>
+              <w:t xml:space="preserve">International Conference on Micro- and nano-photonic materials and devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Trento, Italy. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152857v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser stabilized by acousto-optic cells for optoelectronic oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arseniy S. Trushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly B. Voloshinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO-OPTICS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.84281D, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.921625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact optoelectronic oscillator using whispering gallery mode resonators for radio-frequency and millimeter wave generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Some considerations on acoustic resonator phase noise modeling and recent short-term stability experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y.K. Chembo</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.876985⟩</w:t>
+              <w:t xml:space="preserve">5th Joint Conference of the 65th IEEE International Frequency Control Symposium/25th European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Francisco, United States. pp.178-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2011.5977810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655135v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic phase noise system designed for microwaves photonics sources measurements in metrology application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zarubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hmima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics + Optoelectronics, Conference on Nonlinear Optics and Applications V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.807111, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.886694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations on acoustic resonator phase noise modeling and recent short-term stability experimental results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bourquin</w:t>
+                <w:t xml:space="preserve">Phase noise optoelectronic metrology system for microwaves photonics sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hmima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zarubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Joint Conference of the 65th IEEE International Frequency Control Symposium/25th European Frequency and Time Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Ukrainian Scientific Conference on physics of semiconductors (USCPS-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Uzhhorod, Ukraine. pp.177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660598v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase noise optoelectronic metrology system for microwaves photonics sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
+                <w:t xml:space="preserve">Resonance measurements techniques of optical whispering gallery mode mini-disc resonators for microwave photonics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jelinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.K. Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pogurmirskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Ukrainian Scientific Conference on physics of semiconductors (USCPS-5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Nonlinear Optics and Applications V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.807104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.886380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103226v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance measurements techniques of optical whispering gallery mode mini-disc resonators for microwave photonics applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Compact optoelectronic oscillator using whispering gallery mode resonators for radio-frequency and millimeter wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pogurmirskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y.K. Chembo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Nonlinear Optics and Applications V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.886380⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.79360B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.876985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655137v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise analysis of the opto-electronic microwave oscillator (OEO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.K. Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Volyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Frequency Control Symposium (FCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Newport Beach, CA, United States. pp.549, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FREQ.2010.5556270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la génération de micro-ondes ultra-pures et de pulses optiques à gigue ultra-faible en utilisant les oscillateurs optoélectroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Kouomou Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Volyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hmima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil des communications des 29 èmes Journées Nationales d'Optique Guidée (JNOG) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, France. pp.279 - 281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact optoelectronics oscillators using WGM modes on fused silica and MgF2 mini-disks resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Volyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE PHOTONICS EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. pp.77162C1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.854392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche qualité au sein d'un laboratoire de recherche du CNRS: FEMTO-ST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Europe against US missile defence – a conference in London to give Barack Obama a strong signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du réseau qualité en recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europe against US Missile Defence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21735.29601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424290v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency stability measurements of ultra-stable BVA Oscillators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optoelectronic oscillator using an optical disk resonator and a phase modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Cermak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Franquet</w:t>
+                <w:t xml:space="preserve">Kirill Volyanskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Nguyen Thi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Metrology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.P36</w:t>
+              <w:t xml:space="preserve">XII th international conference for youth researcher, wave electronics and its applications in information and telecommunication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372471v1</w:t>
+                <w:t xml:space="preserve">hal-00384746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Quartz Crystal Resonator Noise: Recent Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+                <w:t xml:space="preserve">Recherche et Qualité : Avancées a l'Université de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ubaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Galliou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+                <w:t xml:space="preserve">Gregory Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Labachelerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laminz Boubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Noise and Fluctuations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Qualita 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372484v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical mini-disk resonator integrated into a compact optoelectronic oscillator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Féron</w:t>
+                <w:t xml:space="preserve">The effect of power-drive level on the calibration of the bridge instrument for the measurement of the quartz stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonica'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Belgrade, pp.THU-36</w:t>
+              <w:t xml:space="preserve">EFTF-IFCS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.487-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414705v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe against US missile defence – a conference in London to give Barack Obama a strong signal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optoelectronic oscillator using an optical disk resonator and a phase modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen Thi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe against US Missile Defence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XII th international conference for youth researcher, wave electronics and its applications in information and telecommunication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Saint Petersbourg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095145v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et Qualité : Avancées a l'Université de Franche-Comté</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel de Labachelerie</w:t>
+                <w:t xml:space="preserve">Lowest Flicker-Frequency Floor Measured on BVA Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminz Boubakar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvik Sojdr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualita 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; 23rd European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.185 - 187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2009.5168166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372461v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic oscillator using an optical disk resonator and a phase modulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic oscillator with an optical disk resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Volyanskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Nguyen Thi Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII th international conference for youth researcher, wave electronics and its applications in information and telecommunication systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; 23rd European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.P7245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384746v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowest Flicker-Frequency Floor Measured on BVA Oscillators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The effect of power-drive level on the calibration of the bridge instrument for the measurement of the quartz stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; 23rd European Frequency and Time Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frequency Control Symposium, 2009 joint with the 22nd European Frequency and Time forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.487 - 491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2009.5168227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FREQ.2009.5168166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00380949v1</w:t>
+                <w:t xml:space="preserve">hal-00380956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic oscillator using an optical disk resonator and a phase modulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Dual-channel measurement of laser RIN spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Volyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rubiola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII th international conference for youth researcher, wave electronics and its applications in information and telecommunication systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Symposium &amp; European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472354v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of power-drive level on the calibration of the bridge instrument for the measurement of the quartz stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Salzenstein</w:t>
+                <w:t xml:space="preserve">Phase noise and frequency stability measurements of resonators before and after integration into ultra-stable oscillators and contribution of these resonators to their performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvik Sojdr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF-IFCS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.487-491</w:t>
+              <w:t xml:space="preserve">XII th international conference for youth researcher, wave electronics and its applications in information and telecommunication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410084v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-channel measurement of laser RIN spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Optical Mini-Disk Resonator Integrated into a Compact Optoelectronic Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Volyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium &amp; European Frequency and Time Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International School and Conference on Photonics (PHOTONICA09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Belgrade, Serbia. pp.661-663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.116.661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472352v1</w:t>
+                <w:t xml:space="preserve">hal-00472300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic oscillator with an optical disk resonator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+                <w:t xml:space="preserve">About Quartz Crystal Resonator Noise: Recent Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; 23rd European Frequency and Time Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pisa, Italy. pp.607-610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3140547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384741v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of power-drive level on the calibration of the bridge instrument for the measurement of the quartz stability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Frequency stability measurements of ultra-stable BVA Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvik Sojdr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frequency Control Symposium, 2009 joint with the 22nd European Frequency and Time forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Metrology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.P36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380956v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Mini-Disk Resonator Integrated into a Compact Optoelectronic Oscillator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démarche qualité au sein d'un laboratoire de recherche du CNRS: FEMTO-ST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Labachelerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ubaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School and Conference on Photonics (PHOTONICA09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontre du réseau qualité en recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.116.661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00472300v1</w:t>
+                <w:t xml:space="preserve">hal-00424290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase noise and frequency stability measurements of resonators before and after integration into ultra-stable oscillators and contribution of these resonators to their performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Optical mini-disk resonator integrated into a compact optoelectronic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jan Cermak</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Volyanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Nguyen Thi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII th international conference for youth researcher, wave electronics and its applications in information and telecommunication systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Photonica'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Belgrade, pp.THU-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384732v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical disk resonator with microwave free spectral range for optoelectronic oscillator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">analysis of noise origin in ultra stable resonators: Preliminary Results on Measurement bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Time and Frequency Forum</w:t>
+              <w:t xml:space="preserve">22nd European Frequency and Time Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277065v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the optical fiber to generation and measurement of low phase noise microwaves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sauvage</w:t>
+                <w:t xml:space="preserve">Optical disk resonators with micro-wave free spectral range for optoelectronic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Thi Kin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
+              <w:t xml:space="preserve">European Time and Frequency Forum, Toulouse, mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277058v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of ultra-stable BVA OSCillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Cermak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvik Sojdr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Frequency and Time Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On phase noise in optoelectronic oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Volyanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanne Chembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hmima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Conference For Young Researchers Wave Electronics and Its Applications in Information and Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Saint-Petersburg, Russia. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical disk resonators with micro-wave free spectral range for optoelectronic oscillator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">On the phase noise in optoelectronic oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Volyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.K. Chembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rubiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hmima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Time and Frequency Forum, Toulouse, mai 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.6</w:t>
+              <w:t xml:space="preserve">Conference for young researchers : wave electronics and its applications in the information and telecommunication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Russia. http://www.home.ru/weconf/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592084v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">analysis of noise origin in ultra stable resonators: Preliminary Results on Measurement bench</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Brendel</w:t>
+                <w:t xml:space="preserve">Optical disk resonators with microwaves free spectral range for optoelectronic oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
+              <w:t xml:space="preserve">XI International Conference For Young Researchers Wave Electronics and Its Applications in Information and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint-Petersburg, Russia. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277043v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the phase noise in optoelectronic oscillators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y.K. Chembo</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of macroscopic disk resonator with microwave free spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rubiola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Salzenstein</w:t>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference for young researchers : wave electronics and its applications in the information and telecommunication systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Russia. http://www.home.ru/weconf/</w:t>
+              <w:t xml:space="preserve">XIth international conference on Wave Electronics and its applications in the information and telecommunication systems (WECONF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, St. Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344591v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical disk resonators with microwaves free spectral range for optoelectronic oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Optical disk resonator with microwave free spectral range for optoelectronic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference For Young Researchers Wave Electronics and Its Applications in Information and Telecommunication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Saint-Petersburg, Russia. pp.NA</w:t>
+              <w:t xml:space="preserve">European Time and Frequency Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286353v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of macroscopic disk resonator with microwave free spectral range</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the optical fiber to generation and measurement of low phase noise microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bendoula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+                <w:t xml:space="preserve">Kirill Volyanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth international conference on Wave Electronics and its applications in the information and telecommunication systems (WECONF 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, St. Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">22nd European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370155v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 5 MHz frequency difference pre-multiplier for a short term frequency stability bench of the oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Program to Analyse the Origin of Noise in Ultra- Stable Quartz Crystal Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Geneva, Switzerland. pp.223-226, </w:t>
+              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Time and Frequency Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Geneva, Switzerland. pp.1176-1181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154289v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a phase noise measurement bench using cross correlation and double optical delay line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Advanced bridge instrument for the measurement of the phase noise and of the short-term frequency stability of ultra-stable quartz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cibiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCOM 2007 (International school &amp; Conference on optics and optical materials)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Time and Frequency Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Geneva, Switzerland. pp.254-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170576v1</w:t>
+                <w:t xml:space="preserve">hal-00154297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced bridge instrument for the measurement of the phase noise and of the short-term frequency stability of ultra-stable quartz resonators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Spectral density of phase noise inter-laboratory comparison final results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cibiel</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Time and Frequency Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Metrology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lille, France. pp.NA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00154297v1</w:t>
+                <w:t xml:space="preserve">hal-00154326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Program to Analyse the Origin of Noise in Ultra- Stable Quartz Crystal Resonators</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Short-Term Frequency Stability Measurement of BVA Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvík Sojdr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Time and Frequency Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319263⟩</w:t>
+              <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Geneva, Switzerland. pp.1255-1260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154309v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral density of phase noise inter-laboratory comparison final results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Realization of a phase noise measurement bench using cross correlation and double optical delay line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Schaefer</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jouvenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Metrology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lille, France. pp.NA</w:t>
+              <w:t xml:space="preserve">ISCOM 2007 (International school &amp; Conference on optics and optical materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Belgrade</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154326v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Frequency Stability Measurement of BVA Oscillators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Development of a 5 MHz frequency difference pre-multiplier for a short term frequency stability bench of the oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jouvenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Frequency Control Symposium &amp; European Frequency and Time Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Geneva, Switzerland. pp.1255-1260, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319278⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Geneva, Switzerland. pp.223-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154292v1</w:t>
+                <w:t xml:space="preserve">hal-00154289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects on frequency fluctuations in quartz oscillators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Phase noise inter-laboratory comparison preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Čermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Frequency and Time Forum, Braunschweig, Deutschland, 27-30 March 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Germany. pp.152-155</w:t>
+              <w:t xml:space="preserve">20th European Frequency and Time Forum, Braunschweig, Deutschland,. 27-30 March 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.147-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022854v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase noise inter-laboratory comparison preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Schaefer</w:t>
+                <w:t xml:space="preserve">Thermal characterization of crystal ovens used in phase noise measurement system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vacheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.147-151</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022852v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of crystal ovens used in phase noise measurement system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Thermal effects on frequency fluctuations in quartz oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Galliou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th European Frequency and Time Forum, Braunschweig, Deutschland, 27-30 March 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Germany. pp.152-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022895v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a frequency difference multiplier and an isolation amplifier for short term frequency stability measurements of 5 and 10 MHz frequency sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un amplificateur de distribution pour les mesures de stabilité court terme de fréquence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ctes des 14èmes Journées Nationales Microondes, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High purity RF optoelectronic delay oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of a 5 and 10 MHz High Performance Isolation Distribution Amplifier for short term frequency stability measurements of frequency sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Frequency and Time Forum, Besançon, France. March 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.405-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and frequency metrology accredited laboratories in Besançon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.559-562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and frequency metrology accredited laboratories in Besançon</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realization of a 5 and 10 mhz high performance isolation distribution amplifier for short term frequency stability measurements of frequency sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.405-407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Petetin</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00022856v1</w:t>
+                <w:t xml:space="preserve">hal-00135700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a 5 and 10 mhz high performance isolation distribution amplifier for short term frequency stability measurements of frequency sources.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.405-407</w:t>
+                <w:t xml:space="preserve">Time and frequency metrology accredited laboratories in Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.559-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135700v1</w:t>
+                <w:t xml:space="preserve">hal-00022856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a frequency difference multiplier and an isolation amplifier for short term frequency stability measurements of 5 and 10 MHz frequency sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un amplificateur de distribution pour les mesures de stabilité court terme de fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit des oscillateurs et des résonateurs à quartz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+                <w:t xml:space="preserve">Mesures ultra-sensibles de bruit de phase et références de fréquence ultra-stables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Giordano</w:t>
+                <w:t xml:space="preserve">Yannick Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naemi Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Workshop Bruit en régime linéaire et non-linéaire dans les composants et circuits de télécommunications, La Grande Motte, France, 7-8 juin 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022887v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures ultra-sensibles de bruit de phase et références de fréquence ultra-stables</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bazin</w:t>
+                <w:t xml:space="preserve">Bruit des oscillateurs et des résonateurs à quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Workshop Bruit en régime linéaire et non-linéaire dans les composants et circuits de télécommunications, La Grande Motte, France, 7-8 juin 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022912v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drive Level Dependence in Quartz Crystal Resonators at Low Drive Levels: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Investigation in Low Drive Level Sensitivity of Quartz Resonator Affecting its Motional Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy S. Shmaliy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Guildford, United Kingdom. 1A paper #004</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344641v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation in Low Drive Level Sensitivity of Quartz Resonator Affecting its Motional Parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Drive Level Dependence in Quartz Crystal Resonators at Low Drive Levels: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Rubiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy S. Shmaliy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Guildford, United Kingdom. 1A paper #004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022873v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fiber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vernotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp 5-8 Guap A2 5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vernotte</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-00094391v1</w:t>
+                <w:t xml:space="preserve">hal-00135343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fiber.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Vernotte</w:t>
+                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Saaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003, pp 5-8 Guap A2 5-8</w:t>
+              <w:t xml:space="preserve">2003, pp.A2 5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135343v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Vernotte</w:t>
+                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fibers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.A2 5-8</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the VI International Conference for Young Researchers, Wave electronics and its applications in information and telecommunication systems Russie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022875v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fibers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Vernotte</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'une chaîne de synthèse 100MHz à partir d'un signal de référence en bande X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Russia</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135632v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and realisation of a 100MHz synthesis chain from an X-band reference signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.560-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une chaîne de synthèse 100MHz à partir d'un signal de référence en bande X</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Chaubet</w:t>
+                <w:t xml:space="preserve">Inter-laboratory time and frequency transfer by optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the VI International Conference for Young Researchers, Wave electronics and its applications in information and telecommunication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022904v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Lyoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.503-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spectral purity 26 GHz oscillator based on a SiO2 Whispering Gallery Mode Resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Présentation du Laboratoire associé au Bureau National de Métrologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.C036-C039</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la 4e Journée Nationale des Métrologues, La Plaine Saint-Denis, France, 26 mars 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, La Plaine Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022879v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Laboratoire associé au Bureau National de Métrologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">High spectral purity 26 GHz oscillator based on a SiO2 Whispering Gallery Mode Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Barhaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2002, La Plaine Saint-Denis, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.C036-C039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068940v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">”Présentation du Laboratoire associé au Bureau National de Métrologie”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 4e Journée Nationale des Métrologues, La Plaine Saint-Denis, France, 26 mars 2002 La Plaine Saint-Denis France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usinage de membranes diélectriques sur GaAs: applications aux structures coplanaires suspendues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 3e Journée Nationale Microtechnologies, Lyon, 25 Mars 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, France. pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Barrier Varactors and Resonant Tunneling Diodes for Millimeter Waves Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Microtechnologie des composés III-V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the European Space Agency, ESTEC. workshop, Noordwijk, Netherlands, 5-7 December, 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Noordwijk, Netherlands. pp.1-10</w:t>
+              <w:t xml:space="preserve">Actes de la 6ème Journée Nanotechnologie, Paris, 21 Novembre 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076912v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtechnologie des composés III-V</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Single Barrier Varactors and Resonant Tunneling Diodes for Millimeter Waves Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 6ème Journée Nanotechnologie, Paris, 21 Novembre 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceeding of the European Space Agency, ESTEC. workshop, Noordwijk, Netherlands, 5-7 December, 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Noordwijk, Netherlands. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076920v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtechnologies des systèmes millimétriques et submillimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 2e Journée Nationale Microtechnologies, Villeneuve d'Ascq, 27 Mars 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar integration of Single and Double Barrier Quantum Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Barrier Varactor for harmonic multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17174,124 +17207,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartz as a reference material for radio frequency waves: the best performances ever obtained on quartz oscillators with stressed compensated cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SMYLE, Waves, materials and devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lausanne ( CH), Switzerland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17301,113 +17334,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillators—Recent Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Salzenstein. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.XI, 2019, Oscillators—Recent Developments, 978-1-78985-837-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.75318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17417,481 +17450,481 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2024 Section 08 Micro- et nanotechnologies, micro- et nanosystèmes, photonique, électronique, électromagnétisme, énergie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Castellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de conjoncture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-162, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic Oscillators Phase Noise and Stability Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Very Recent Development and Significant Step in Ultra-Stable Quartz Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sergei L. Pyshkin and John M. Ballato. </w:t>
+              <w:t xml:space="preserve">Bruno Novak and Pavla Marek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics - Advanced Materials and Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Developments in Quartz Research: Varieties, Crystal Chemistry and Uses in Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Publishers, pp.241-250, 2013, Geology and Mineralogy Research Developments, 978-1-62417-265-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777484v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very recent development and significant step in ultra-stable quartz oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Novak, Bruno and Marek, Pavla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Developments in quartz Research: Varieties, Crystal Chemistry and Uses in Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Publishers, pp.241 - 249, 2013, 978-1-62417-265-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Recent Development and Significant Step in Ultra-Stable Quartz Oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic Oscillators Phase Noise and Stability Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno Novak and Pavla Marek. </w:t>
+              <w:t xml:space="preserve">Sergei L. Pyshkin and John M. Ballato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Developments in Quartz Research: Varieties, Crystal Chemistry and Uses in Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optoelectronics - Advanced Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTECH, pp.337-348, 2013, 978-953-51-0922-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/50851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809315v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 19 : Optoelectronic Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oleg Sergiyenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optoelectronic Devices and Properties ISBN 978-953-307-204-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, pp.401-410, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/14617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17901,534 +17934,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for forming a bipolar transistor stabilized with electrical insulating elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2002031892. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar transistor stabilized with electrical insulating elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US6031255. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized bipolar transistor with electrically insulating element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Japan, Patent n° : JP11074286. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar Transistor stabilized with electrical insulating elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : EP0881690. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-passivation de transistors bipolaires à hétérojonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2764118. 1997, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18438,389 +18471,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonator based optoelectronic oscillators, their stabilization and noise performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonator based optoelectronic oscillators, their stabilization and noise performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources hyperfréquences à très haute pureté spectrale à base de mini-résonateurs optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources hyperfréquences à haute pureté spectrale à base de micro-résonateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Onillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. B. Constant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18830,147 +18863,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-powered smart contact lenses: a multidisciplinary approach to micro-scale energy and 900 MHz - 1.1 GHz bandwidth microfabricated loop antennas communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guichardaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Maroua Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pavlyuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18980,114 +19013,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie des composants à hétérostructures pour les têtes de réception par satellite aux longueurs d'ondes millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université des Sciences et Technologie de Lille - Lille I, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00077055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId437"/>
+      <w:footerReference w:type="default" r:id="rId439"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19155,51 +19188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63662D2A"/>
+    <w:nsid w:val="7B9F823F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19386,51 +19419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-salzenstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0207-5279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118663119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/salzenstein_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207188548" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432037932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4692-2011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/mi14071429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/mi12050474" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1016/j.measurement.2016.02.026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1088/0031-8949/2012/T149/014025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1049/el.2010.1828" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/deliver/fulltext/el/46/21/20109123.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=PG8sc4QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/rid/D-4692-2011/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=6505939060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/profile/118364" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loop.frontiersin.org/people/1581125/overview?referrer=orcid_profile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/patrice-s-20b9747/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/author/37396574000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spie.org/profile/Patrice.Salzenstein-118140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinghua Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohan Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Shen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renqiang Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songxiong Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2025033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Y Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlyuchenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metrology5040074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yong Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14071429" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Abouzaid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163955" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111928" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12050474" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05368821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1678/1/011001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2020001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2020018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2019001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10535253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534428" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070741v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zarubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093092v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.02.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2016014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T162/014032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2252152" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly B. Voloshinov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseniy S. Trushin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.2.024603" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Imbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vacheret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cibiel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2725" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;rier-Brault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T157/014024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cholley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2012/T149/014025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SKF9HKRR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tavernier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanskiy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2075923" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludv&#237;k Sojdr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0941" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.1828" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#268;ermak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefebvre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Volyanskiy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salzenstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tavernier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pogurmirskiy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Chembo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022358" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323357v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volianskyi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cussey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauvage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cussey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouvenceau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vernier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaubet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arlot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoubi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barhaila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kersal&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Barhaila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gruson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kersal&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giordano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rubiola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mollot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076886v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Helal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493367v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIAC68175.2025.11332406" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Edouard Guichardaz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Maroua Bessou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Pogurmirskiy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Comte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532306v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770823v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770838v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Chang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738977v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505448v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2539524" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2539525" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093282v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534315" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279839v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282684v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093219v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072929v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Saleh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052927" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037836" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Lin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Balakireva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072985v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2014.6886449" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taron Makaryan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052925" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936789v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002068v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001857v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849711v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ali Slimane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Henriet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152857v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921625" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876985" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cholley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarubin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pavlyuchenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hmima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886694" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660598v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sthal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imbaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourquin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977810" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103226v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655137v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelinek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886380" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530062v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brendel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2010.5556270" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530052v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854392" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ubaldi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372471v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvik Sojdr" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Galliou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140547" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414705v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095145v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21735.29601" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372461v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Girerd" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Haye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laminz Boubakar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanskyi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380949v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168166" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410084v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galliou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vacheret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472352v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubiola" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384741v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168227" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472300v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.116.661" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384732v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277065v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277058v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277014v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286344v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592084v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tavernier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Thi Kin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;ron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277043v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brendel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344591v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286353v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370155v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tavernier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154289v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319068" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170576v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154297v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319076" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154309v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319263" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154326v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schaefer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154292v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319278" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022854v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abb&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022852v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022895v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuillemin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135707v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022858v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poinsot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022855v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135702v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petetin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022856v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tisserand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Petetin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135700v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022870v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vuillemin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022900v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022887v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022912v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgeois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Boubekeur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344641v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Shmaliy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022873v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094391v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saalaoui" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernotte" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saaloui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022875v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Saaloui" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernotte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135632v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022876v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gillet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaubet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022907v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arlot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lyoubi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022879v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068940v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135566v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076914v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076912v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076920v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;lique" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076916v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carbonell" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076897v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077679v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tanguy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472519v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033601v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mts.intechopen.com/storage/books/7413/authors_book/authors_book.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75318" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777484v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50851" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828800v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809315v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14617" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076922v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delage" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cassette" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Henkel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093358v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106838v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106774v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093791v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430630v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430619v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383753v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Merrer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Brahimi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnefont" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232814v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Constant" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Onillon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081602v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guichardaz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077055v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-salzenstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0207-5279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118663119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/salzenstein_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207188548" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PG8sc4QAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432037932" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4692-2011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/mi14071429" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/mi12050474" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1016/j.measurement.2016.02.026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1088/0031-8949/2012/T149/014025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1049/el.2010.1828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/deliver/fulltext/el/46/21/20109123.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=PG8sc4QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/rid/D-4692-2011/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=6505939060" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/profile/118364" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loop.frontiersin.org/people/1581125/overview?referrer=orcid_profile" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/patrice-s-20b9747/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/author/37396574000" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spie.org/profile/Patrice.Salzenstein-118140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinghua Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohan Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Shen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renqiang Wen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songxiong Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2025033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Y Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlyuchenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metrology5040074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Abouzaid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0163955" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yong Wu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14071429" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12050474" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2020001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2020018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05368821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1678/1/011001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2019001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10535253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534428" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534131" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diallo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zarubin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096317v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.02.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVXL92QX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2016014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T162/014032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2252152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Imbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vacheret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cibiel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2725" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly B. Voloshinov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseniy S. Trushin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.2.024603" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909283v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;rier-Brault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T157/014024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cholley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2012/T149/014025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SKF9HKRR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tavernier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanskiy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2075923" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludv&#237;k Sojdr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0941" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.1828" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#268;ermak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefebvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Volyanskiy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salzenstein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tavernier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pogurmirskiy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Chembo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022358" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426231v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volianskyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cussey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauvage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cussey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouvenceau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023631v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135145v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vernier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaubet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arlot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoubi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barhaila" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kersal&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Barhaila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gruson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kersal&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giordano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rubiola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Helal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mollot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493367v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIAC68175.2025.11332406" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376439v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ali" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Pogurmirskiy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Comte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Edouard Guichardaz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Maroua Bessou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770823v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Chang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739006v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273695v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033412v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2539524" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534315" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2539525" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279839v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282684v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10534037" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065458v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093219v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Saleh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037836" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Lin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2014.6886449" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Balakireva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taron Makaryan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052925" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072929v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052927" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002068v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162647v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162660v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849711v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ali Slimane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Henriet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001857v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921625" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660598v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sthal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imbaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourquin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977810" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cholley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarubin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pavlyuchenko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hmima" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886694" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103226v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655137v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelinek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886380" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655135v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876985" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530062v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brendel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2010.5556270" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938565v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530052v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854392" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095145v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21735.29601" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanskyi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372461v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ubaldi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Girerd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Haye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Labachelerie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laminz Boubakar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410084v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galliou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vacheret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472354v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Thi Kim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvik Sojdr" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168166" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384741v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380956v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Galliou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168227" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472352v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubiola" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384732v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472300v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.116.661" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372484v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140547" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372471v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franquet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424290v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414705v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277043v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brendel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592084v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tavernier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Thi Kin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;ron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277014v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286344v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344591v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286353v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370155v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tavernier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277065v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277058v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154309v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319263" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154297v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319076" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154326v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barillet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schaefer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154292v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319278" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170576v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154289v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319068" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022852v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022895v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abb&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022854v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuillemin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022858v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poinsot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022855v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135702v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petetin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135700v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022856v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tisserand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Petetin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022870v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vuillemin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022900v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022912v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgeois" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Boubekeur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022887v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022873v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Shmaliy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344641v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135343v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saaloui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernotte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022875v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Saaloui" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernotte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135632v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saalaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022904v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gillet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaubet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022876v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094391v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022907v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arlot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lyoubi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068940v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022879v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135566v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076914v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076920v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;lique" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076912v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076916v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carbonell" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076897v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077679v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tanguy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033601v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mts.intechopen.com/storage/books/7413/authors_book/authors_book.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75318" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809315v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828800v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777484v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50851" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597059v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14617" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076922v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delage" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cassette" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Henkel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093358v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106838v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106774v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093791v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430630v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430619v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383753v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Merrer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Brahimi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnefont" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232814v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Constant" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Onillon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081602v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guichardaz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077055v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>