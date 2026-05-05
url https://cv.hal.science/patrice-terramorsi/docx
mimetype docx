--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Terramorsi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences HDR en Sciences de Gestion et du Management - UMR Université de Corse CNRS  6240 LISA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3674-7849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253134161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR sciences de gestion et du management au sein de l'UMR Université de Corse CNRS 6240 LISA. Responsable scientifique du projet structurant Territoires, Ressources et Acteurs. Co-rédacteur en chef de la revue @GRH (FNEGE 2). Responsable du comité publications de l'Association Francophone de Gestion des Ressources Humaines (AGRH).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier expérimentation et retour d’expérience : enseignements du projet Territoires Zéro Chômeur de Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 1/2 (n°58-59)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier expérimentation et retour d’expérience : enseignements du projet Territoires Zéro Chômeur de Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en GRH : défis, territoires et acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management public : de la remise en cause à la mise en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cassière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Public de la remise en cause à la mise en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cassiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Luisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol.21 n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Luisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.23-49. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.pr.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme processus d'enquête : étude de l'adaptation des dirigeants de PME confrontés au confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3-4), pp.204-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la recherche-Intervention dans la conception d'un parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.139.0371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une irréductible responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Im]pertinences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi les rapports intégrés sont-ils le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Questions de responsabilité, 26, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.194.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expertise à l’audace : comprendre les représentations pour développer les talents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.181.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle influence du leader dans la réflexivité d'équipe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mériade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement des talents par le leadership bienveillant et l’IA coaching : Quelles perspectives théoriques et pratiques pour 2030 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Nice; Groupe de Rercheche en Management, Mar 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage territorial des petites entreprises : proposition d’une grille d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milhan Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIREPME, Oct 2024, Québec (Canada), Université Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des dynamiques collectives dans l’engagement environnemental des petites entreprises : cas de la filière clémentine corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une recherche en entrepreneuriat &amp; PME plus engagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG NICE, May 2021, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des dynamiques collectives dans l’engagement environnemental des petites entreprises : Cas de la filière clémentine corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International francophone en Entrepreneuriat &amp; PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l’engagement responsable des dirigeants de PME : Apports de la philosophie pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Congrès en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’engagement d’entrepreneurs locaux dans l’émergence d’une communauté en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports autonomes aux rapports intégrés : Retour sur une mutation éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et gérer les relations inter-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche PME et Territoires, UMR CNRS 6240 LISA Université de Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-intervention et expérimentation : Apports et complémentarités méthodologiques dans l’élaboration d’un dispositif d’accès aux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Giusti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée recherche intervention dans les organisations - CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d’un dispositif pédagogique expérientiel sur la sensibilisation aux soft skills entrepreneuriales : Cas du « Challenge Innovation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Luisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la l’information sociale dans les rapports annuels des sociétés du Cac 40 : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de Management FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité à la durabilité : L’information sociale à l’heure du rapport intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Université d’été de l’Institut international de l’Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance au travail, nouvel impératif d'un management responsable : le cas des apprentis faiblement qualifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saboune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Université de Printemps de l'Institut d'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Zadar, Croatie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance au travail: proposition de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès de l’association francophone de gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information et les indicateurs diversité dans les rapports RSE des entreprises du CAC 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Academy of Management-ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information sur les politiques « Santé, sécurité et bien-être au travail » dans les rapports RSE des entreprises du Cac 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de l’Institut international de l’audit social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de la diversité des entreprises du CAC 40 à travers les rapports RSE 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Université d’été de l’Institut international de l’audit social (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Politiques de management de la Diversité : Informations et indicateurs dans les rapports RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques de management de la Diversité : Informations et indicateurs dans les rapports RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance au travail proposition d’un regard entre idéal philosophique et réalités managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème journée humanisme et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel instrument de mesure face à l’explosion des demandes de reconnaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Université de printemps de l’Institut international de l’audit social (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinterroger le rôle de l’Université dans la formation des talents : cas du DU Manager-Entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche « Talents &amp; Territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et diversité confessionnelle : une responsabilité en clair-obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve congrès de l’Association de Développement et d’enseignement de la RSE (ADERSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles arbitraire et objectivant de GRH vus depuis la reconnaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès annuel de l’association francophone de gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditer l’impact identitaire des changements organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Université d’été de l’Institut International de l’Audit Social (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Dynamics and Territories Volume 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Albert-Cromarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE | Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3, 2024, Territorial Entrepreneurship ans Innovation SET, Didier Chabaud; Florent Pratlong; Carlos Moreno, 978-1-78630-930-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective dynamics and territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Albert-Cromarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">wiley. wiley, Volume, 2024, ALBERT-CROMARIAS anne ALBERTINI Thérèse TERRAMORSI Patrice, 978-1-394-30076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Dynamics and Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Albert-Cromarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">wiley, pp.240, 2024, 978-1-394-30076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques collectives et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Albert-Cromarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE EDITIONS. ISTE EDITIONS, Volume, 2023, ALBERT-CROMARIAS anne ALBERTINI Thérèse TERRAMORSI Patrice, 978-1-4577-0538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques collectives et territoires Volume 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Albert-Cromarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE | Wiley. ISTE, 3, 2023, Collection Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Carlos Moreno; Florent Pratlong, 9781784059699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management public en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cassiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. EMS, n°39 Revue Questions de Management, 2022, CASSIERE francois TERRAMORSI Patrice, 978-1-4577-0538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">quand le succès de l'IGP éloigne du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milhan Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique (s), circuits courts et relocalisation. La réinvention des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le succès de l’IGP éloigne du territoire : paradoxe logistique de la « clémentine de Corse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milhan Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique(s), circuits courts et relocalisation : la réinvention des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2024, 978-1-4577-0538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands discours sur le développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands discours sur la Corse et les Corses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 553 - 638, Classiques Garnier, 2023, 978-1-4577-0538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 dirigeants face à la crise du Covid-19 : enseignements en vue de la gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de crise : adaptation des organisations aux crises du COVID19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre par l’expérience : le cas du challenge innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Luisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’apprenance au service de la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat collectif : entreprendre ensemble pour la réussite de chacun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’encyclopédie des diversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2012, 978-2-84769-299-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître ses collaborateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous DRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2012, 978-2-212-55304-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leader reconnaissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous leaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2011, 978-2-212-54986-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédacteur en Chef Revue @grh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable du comité publication de l’Association Francophone de Gestion des Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du conseil d'administration de l'association francophone de gestion des ressources humaines (AGRH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26e Université d'été de l'association internationale d'audit social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labellisation Ouvrage Dynamiques Collectives et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25ème Université de printemps de l’Institut International de l'audit social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir ou entreprendre : des situations analogues (Tribune)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer au sein des territoires, Parole d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milhan Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs indépendants : savoir se surpasser, savoir se préserver pour réussir, à l’image des coureurs de fond.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academy of innovation, entrepreneurship and Kwnoledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conférence à l'invitation d'un laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix du meilleur évaluateur - 35e congrès de l'Association Francophone de Gestion des Ressources Humaines - EADA Business School - Barcelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury du prix de la meilleure thèse AGRH 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35e congrès de l'Association Franophone de GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de l'entrepreneuriat - Review of Review of Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24ème Université de printemps de l’Institut International de l'Audit Social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReSO TPE/PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34e Congrès de l'association francophone de gestion des ressouces humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d’évaluation du programme exceptionnel d’investissement de Corse (PEI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre & Innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 25 pistes pour développer une dynamique collaborative entre TPE-PME »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 pistes pour aider les dirigeants à développer une dyamique collaborative entre TPE/PME en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coopérer pour mieux valoriser l’offre territoriale »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive l'entreprise réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la culture d’entreprise après la crise Covid-19, Regards croisés, 2021/1,n°31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.211.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer Sisyphe heureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a toujours besoin d’un plus petit que soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renard et la cigogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodia : Une PME face aux défis de la digitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tant qu’il y aura des Hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qwant Music : attirer les talents dans une startup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre Blanc - 25 pistes pour développer une dynamique collective entre TPE-PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR CNRS Université de Corse 6240 LISA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse en vue de l’élaboration du programme opérationnel FEDER/FSE Région Corse (2021- 2025).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de développement économique de la Corse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure du sentiment de reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Corse Pascal Paoli, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03868961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus réflexif au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Corse Pasquale Paoli, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04299215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Terramorsi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences HDR en Sciences de Gestion et du Management - UMR Université de Corse CNRS  6240 LISA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3674-7849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253134161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR sciences de gestion et du management au sein de l'UMR Université de Corse CNRS 6240 LISA. Responsable scientifique du projet structurant Territoires, Ressources et Acteurs. Co-rédacteur en chef de la revue @GRH (FNEGE 2). Responsable du comité publications de l'Association Francophone de Gestion des Ressources Humaines (AGRH).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier expérimentation et retour d’expérience : enseignements du projet Territoires Zéro Chômeur de Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 1/2 (n°58-59)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier expérimentation et retour d’expérience : enseignements du projet Territoires Zéro Chômeur de Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en GRH : défis, territoires et acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Frimousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management public : de la remise en cause à la mise en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cassière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Public de la remise en cause à la mise en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cassiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Luisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol.21 n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Luisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.23-49. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.pr.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme processus d'enquête : étude de l'adaptation des dirigeants de PME confrontés au confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3-4), pp.204-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la recherche-Intervention dans la conception d'un parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.139.0371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une irréductible responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Im]pertinences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi les rapports intégrés sont-ils le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Questions de responsabilité, 26, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.194.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expertise à l’audace : comprendre les représentations pour développer les talents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.181.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle influence du leader dans la réflexivité d'équipe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mériade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement des talents par le leadership bienveillant et l’IA coaching : Quelles perspectives théoriques et pratiques pour 2030 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Nice; Groupe de Rercheche en Management, Mar 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité organisationnelle entre boucles d'interaction et apprentissage : Une mise en perspective de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour la Gestion des Connaissances dans la Société et les Organisations (AGeCSO) &amp; Knowledge Communities Observatory (KCO) 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Strabsourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage territorial des petites entreprises : proposition d’une grille d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milhan Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIREPME, Oct 2024, Québec (Canada), Université Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des dynamiques collectives dans l’engagement environnemental des petites entreprises : cas de la filière clémentine corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une recherche en entrepreneuriat &amp; PME plus engagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG NICE, May 2021, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des dynamiques collectives dans l’engagement environnemental des petites entreprises : Cas de la filière clémentine corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International francophone en Entrepreneuriat &amp; PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l’engagement responsable des dirigeants de PME : Apports de la philosophie pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Debray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Congrès en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’engagement d’entrepreneurs locaux dans l’émergence d’une communauté en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports autonomes aux rapports intégrés : Retour sur une mutation éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-intervention et expérimentation : Apports et complémentarités méthodologiques dans l’élaboration d’un dispositif d’accès aux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Giusti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée recherche intervention dans les organisations - CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et gérer les relations inter-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche PME et Territoires, UMR CNRS 6240 LISA Université de Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d’un dispositif pédagogique expérientiel sur la sensibilisation aux soft skills entrepreneuriales : Cas du « Challenge Innovation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Luisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité à la durabilité : L’information sociale à l’heure du rapport intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Université d’été de l’Institut international de l’Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la l’information sociale dans les rapports annuels des sociétés du Cac 40 : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de Management FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance au travail, nouvel impératif d'un management responsable : le cas des apprentis faiblement qualifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saboune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Université de Printemps de l'Institut d'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Zadar, Croatie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance au travail: proposition de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès de l’association francophone de gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information et les indicateurs diversité dans les rapports RSE des entreprises du CAC 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Academy of Management-ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information sur les politiques « Santé, sécurité et bien-être au travail » dans les rapports RSE des entreprises du Cac 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de l’Institut international de l’audit social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de la diversité des entreprises du CAC 40 à travers les rapports RSE 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Université d’été de l’Institut international de l’audit social (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Politiques de management de la Diversité : Informations et indicateurs dans les rapports RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques de management de la Diversité : Informations et indicateurs dans les rapports RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance au travail proposition d’un regard entre idéal philosophique et réalités managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème journée humanisme et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinterroger le rôle de l’Université dans la formation des talents : cas du DU Manager-Entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche « Talents &amp; Territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel instrument de mesure face à l’explosion des demandes de reconnaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Université de printemps de l’Institut international de l’audit social (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et diversité confessionnelle : une responsabilité en clair-obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve congrès de l’Association de Développement et d’enseignement de la RSE (ADERSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles arbitraire et objectivant de GRH vus depuis la reconnaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès annuel de l’association francophone de gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditer l’impact identitaire des changements organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Université d’été de l’Institut International de l’Audit Social (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Dynamics and Territories Volume 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Albert-Cromarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE | Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3, 2024, Territorial Entrepreneurship ans Innovation SET, Didier Chabaud; Florent Pratlong; Carlos Moreno, 978-1-78630-930-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective dynamics and territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Albert-Cromarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">wiley. wiley, Volume, 2024, ALBERT-CROMARIAS anne ALBERTINI Thérèse TERRAMORSI Patrice, 978-1-394-30076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Dynamics and Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Albert-Cromarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">wiley, pp.240, 2024, 978-1-394-30076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques collectives et territoires Volume 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Albert-Cromarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE | Wiley. ISTE, 3, 2023, Collection Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Carlos Moreno; Florent Pratlong, 9781784059699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques collectives et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Albert-Cromarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE EDITIONS. ISTE EDITIONS, Volume, 2023, ALBERT-CROMARIAS anne ALBERTINI Thérèse TERRAMORSI Patrice, 978-1-4577-0538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management public en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cassiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. EMS, n°39 Revue Questions de Management, 2022, CASSIERE francois TERRAMORSI Patrice, 978-1-4577-0538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">quand le succès de l'IGP éloigne du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milhan Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique (s), circuits courts et relocalisation. La réinvention des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le succès de l’IGP éloigne du territoire : paradoxe logistique de la « clémentine de Corse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milhan Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique(s), circuits courts et relocalisation : la réinvention des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2024, 978-1-4577-0538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands discours sur le développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands discours sur la Corse et les Corses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 553 - 638, Classiques Garnier, 2023, 978-1-4577-0538-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 dirigeants face à la crise du Covid-19 : enseignements en vue de la gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de crise : adaptation des organisations aux crises du COVID19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre par l’expérience : le cas du challenge innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lameta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Luisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’apprenance au service de la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat collectif : entreprendre ensemble pour la réussite de chacun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’encyclopédie des diversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2012, 978-2-84769-299-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître ses collaborateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous DRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2012, 978-2-212-55304-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leader reconnaissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous leaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2011, 978-2-212-54986-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédacteur en Chef Revue @grh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable du comité publication de l’Association Francophone de Gestion des Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du conseil d'administration de l'association francophone de gestion des ressources humaines (AGRH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labellisation Ouvrage Dynamiques Collectives et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academy of innovation, entrepreneurship and Kwnoledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer au sein des territoires, Parole d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milhan Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs indépendants : savoir se surpasser, savoir se préserver pour réussir, à l’image des coureurs de fond.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir ou entreprendre : des situations analogues (Tribune)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix du meilleur évaluateur - 35e congrès de l'Association Francophone de Gestion des Ressources Humaines - EADA Business School - Barcelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury du prix de la meilleure thèse AGRH 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de l'entrepreneuriat - Review of Review of Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReSO TPE/PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34e Congrès de l'association francophone de gestion des ressouces humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d’évaluation du programme exceptionnel d’investissement de Corse (PEI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre & Innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 25 pistes pour développer une dynamique collaborative entre TPE-PME »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 pistes pour aider les dirigeants à développer une dyamique collaborative entre TPE/PME en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coopérer pour mieux valoriser l’offre territoriale »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terramorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">titre ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive l'entreprise réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la culture d’entreprise après la crise Covid-19, Regards croisés, 2021/1,n°31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.211.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a toujours besoin d’un plus petit que soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer Sisyphe heureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renard et la cigogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tant qu’il y aura des Hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodia : Une PME face aux défis de la digitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qwant Music : attirer les talents dans une startup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre Blanc - 25 pistes pour développer une dynamique collective entre TPE-PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR CNRS Université de Corse 6240 LISA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse en vue de l’élaboration du programme opérationnel FEDER/FSE Région Corse (2021- 2025).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de développement économique de la Corse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure du sentiment de reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Corse Pascal Paoli, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03868961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus réflexif au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terramorsi Patrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Corse Pasquale Paoli, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04299215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49CFB2D5"/>
+    <w:nsid w:val="E6EAC798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-terramorsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3674-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandguillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moretti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677741v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrazzoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Giusti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.139.0371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.194.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.181.0089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Debray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/entrepreneuriat-territoires-et-innovation/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471117v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Mattei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287921v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476226v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476468v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.211.0151" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095412v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095216v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094931v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03868961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04299215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-terramorsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3674-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandguillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moretti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cassi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cassiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677741v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrazzoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Giusti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.139.0371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.194.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.181.0089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Debray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241009v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094903v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/entrepreneuriat-territoires-et-innovation/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471117v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Mattei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476297v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.211.0151" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095237v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03868961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04299215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>