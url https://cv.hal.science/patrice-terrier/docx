--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -956,282 +956,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of risks for food in Catering: A comparison of biases and errors in expert and novice reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of head-free eye tracking as an input device for air traffic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Parise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Desaulty</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menu: Journal of Food and Hospitality Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (2), pp.246-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2012.744473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806643v1</w:t>
+                <w:t xml:space="preserve">hal-00998589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of head-free eye tracking as an input device for air traffic control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Parise</w:t>
+                <w:t xml:space="preserve">Evaluation of risks for food in Catering: A comparison of biases and errors in expert and novice reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desaulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dehais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Menu: Journal of Food and Hospitality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998589v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gist memory in the unconscious thought effect</w:t>
               </w:r>
@@ -1410,259 +1410,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01806550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are older adults less efficient in making attributions about the origin of memories for web interaction?</w:t>
+                <w:t xml:space="preserve">Assessing Web interaction with recollection: Age-related and task-related differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 62 (2), pp.93 - 102. </w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.11 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2010.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806197v1</w:t>
+                <w:t xml:space="preserve">hal-01799975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Web interaction with recollection: Age-related and task-related differences</w:t>
+                <w:t xml:space="preserve">Are older adults less efficient in making attributions about the origin of memories for web interaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (1), pp.11 - 22. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (2), pp.93 - 102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2011.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799975v1</w:t>
+                <w:t xml:space="preserve">hal-01806197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age differences in information finding tasks: Performance and visual exploration strategy with different web page layouts</w:t>
               </w:r>
@@ -4569,567 +4569,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01806564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of error in sanitary risk estimation: Retrieval failure affects experts more than novices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Di Martino</w:t>
+                <w:t xml:space="preserve">Visual aids as a medium for validating the comprehension of procedural texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Iqmal Modh Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Oral presentation) International Association for Food Protection (IAFP) Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">(Oral presentation) 2nd Southeast Asian Network of Ergonomics Societies (SEANES) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Langkawi, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01806588v1</w:t>
+                <w:t xml:space="preserve">halshs-01806578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual aids as a medium for validating the comprehension of procedural texts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Iqmal Modh Ali</w:t>
+                <w:t xml:space="preserve">Cognitive aspects of errors in risk evaluation: A comparison between managers and food handlers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desaulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Oral presentation) 2nd Southeast Asian Network of Ergonomics Societies (SEANES) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Langkawi, Malaysia</w:t>
+              <w:t xml:space="preserve">(Oral presentation) Food Safety Management 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chipping Campden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01806578v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive aspects of errors in risk evaluation: A comparison between managers and food handlers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sources of error in sanitary risk estimation: Retrieval failure affects experts more than novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desaulty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Oral presentation) Food Safety Management 2012 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chipping Campden, United Kingdom</w:t>
+              <w:t xml:space="preserve">(Oral presentation) International Association for Food Protection (IAFP) Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956866v1</w:t>
+                <w:t xml:space="preserve">halshs-01806588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of error in sanitary risk estimation: Retrieval failure affects experts more than novices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Di Martino</w:t>
+                <w:t xml:space="preserve">Mental representations underlying the unconscious thought effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waroquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Oral presentation) International Association for Food Protection (IAFP) Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">(Oral presentation) 30th International Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01806590v1</w:t>
+                <w:t xml:space="preserve">halshs-01806567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental representations underlying the unconscious thought effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Waroquier</w:t>
+                <w:t xml:space="preserve">Sources of error in sanitary risk estimation: Retrieval failure affects experts more than novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desaulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Oral presentation) 30th International Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">(Oral presentation) International Association for Food Protection (IAFP) Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01806567v1</w:t>
+                <w:t xml:space="preserve">halshs-01806590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental representations moderate the deliberation without attention effect in complex decision-making</w:t>
               </w:r>
@@ -5305,51 +5305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving towards better documentation for aircraft maintenance manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Iqmal Modh Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6519,325 +6519,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of retrieval-practice in psychology students: Learning how to conduct child investigative interviews</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yana Weinstein-Jones</w:t>
+                <w:t xml:space="preserve">Exposure and Conspiracism: The Truth Effect in a Survey of Conspiracism in the French Public Opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911919v1</w:t>
+                <w:t xml:space="preserve">hal-01911915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure and Conspiracism: The Truth Effect in a Survey of Conspiracism in the French Public Opinion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correspondence and Misattribution in the Truth Effect: Moderator Effects of Attention Division and Source Credibility Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911915v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence and Misattribution in the Truth Effect: Moderator Effects of Attention Division and Source Credibility Manipulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+                <w:t xml:space="preserve">Effects of retrieval-practice in psychology students: Learning how to conduct child investigative interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Verkampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Weinstein-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911913v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information presentation format moderates the unconscious effect: The underlying memory processes</w:t>
               </w:r>
@@ -7013,90 +7013,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy-trace theory, risk evaluation, and expertise in food handling behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desaulty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7229,51 +7229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural text comprehension: Viewing task demonstration enhances situation model development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Iqmal Modh Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8599,51 +8599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dick de Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Brookhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Weikert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8788,51 +8788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7470D00A"/>
+    <w:nsid w:val="156A16E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9019,51 +9019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-terrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5306-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087673347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000336" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1070179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vachon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.940400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bayssac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.02.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q130Z3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desaulty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Di Martino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2012.744473" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612470958" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etcheverry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2010.11.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6WD98M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.08.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH21HCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCZ1WQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.733.0193" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.723.0245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.04.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96T0MHGT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Daurat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tiberge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.06.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMQ5T73R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cja.26.3.227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F09EA1A8CCB0D3D5C1872B1988007E5992EB915A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tapie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0028-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RR1VJ2KS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiberge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2001.876" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/001401399184802" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.1998.0242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB04LLX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327108ijap0801_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-9382(97)00015-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4CE431048DABE7FD982E04E4B974F958FD8DF4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrissol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806588v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Iqmal Modh Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villejoubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957442v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Authi&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Clairsinvil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojahid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bigot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Weinstein-Jones" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911915v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958212v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004253254" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01911910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Ward" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Brookhuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Weikert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#246;ttger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-terrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5306-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087673347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000336" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1070179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vachon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.940400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bayssac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.02.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q130Z3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2012.744473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desaulty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Di Martino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612470958" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etcheverry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.08.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH21HCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2010.11.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6WD98M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCZ1WQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.733.0193" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.723.0245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.04.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96T0MHGT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Daurat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tiberge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.06.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMQ5T73R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cja.26.3.227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F09EA1A8CCB0D3D5C1872B1988007E5992EB915A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tapie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0028-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RR1VJ2KS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiberge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2001.876" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/001401399184802" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.1998.0242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB04LLX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327108ijap0801_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-9382(97)00015-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4CE431048DABE7FD982E04E4B974F958FD8DF4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrissol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Iqmal Modh Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villejoubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957442v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Authi&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Clairsinvil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojahid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bigot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Weinstein-Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958212v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004253254" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01911910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Ward" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Brookhuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Weikert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#246;ttger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>