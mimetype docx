--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -956,282 +956,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of head-free eye tracking as an input device for air traffic control</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of risks for food in Catering: A comparison of biases and errors in expert and novice reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dehais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Desaulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Menu: Journal of Food and Hospitality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998589v1</w:t>
+                <w:t xml:space="preserve">hal-01806643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of risks for food in Catering: A comparison of biases and errors in expert and novice reasoning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Saulais</w:t>
+                <w:t xml:space="preserve">Evaluation of head-free eye tracking as an input device for air traffic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dufour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menu: Journal of Food and Hospitality Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (2), pp.246-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2012.744473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806643v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gist memory in the unconscious thought effect</w:t>
               </w:r>
@@ -4651,269 +4651,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01806578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive aspects of errors in risk evaluation: A comparison between managers and food handlers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources of error in sanitary risk estimation: Retrieval failure affects experts more than novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desaulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Oral presentation) Food Safety Management 2012 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chipping Campden, United Kingdom</w:t>
+              <w:t xml:space="preserve">(Oral presentation) International Association for Food Protection (IAFP) Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956866v1</w:t>
+                <w:t xml:space="preserve">halshs-01806588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of error in sanitary risk estimation: Retrieval failure affects experts more than novices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive aspects of errors in risk evaluation: A comparison between managers and food handlers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desaulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Oral presentation) International Association for Food Protection (IAFP) Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">(Oral presentation) Food Safety Management 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chipping Campden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01806588v1</w:t>
+                <w:t xml:space="preserve">hal-01956866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental representations underlying the unconscious thought effect</w:t>
               </w:r>
@@ -4994,90 +4994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of error in sanitary risk estimation: Retrieval failure affects experts more than novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desaulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5299,217 +5299,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01806594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards better documentation for aircraft maintenance manual</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Iqmal Modh Ali</w:t>
+                <w:t xml:space="preserve">False memories and recollection in patients with obstructive sleep apnea syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tiberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Penang, Malaysia</w:t>
+              <w:t xml:space="preserve">(Oral presentation) 20ème Congress of the European Sleep Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal. pp.370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957442v1</w:t>
+                <w:t xml:space="preserve">hal-01806631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">False memories and recollection in patients with obstructive sleep apnea syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Tiberge</w:t>
+                <w:t xml:space="preserve">Moving towards better documentation for aircraft maintenance manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Iqmal Modh Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Oral presentation) 20ème Congress of the European Sleep Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal. pp.370</w:t>
+              <w:t xml:space="preserve">ICEL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Penang, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806631v1</w:t>
+                <w:t xml:space="preserve">hal-01957442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une prise de benzodiazépine et d’une tâche distractive sur la conduite automobile simulée et réelle</w:t>
               </w:r>
@@ -6519,325 +6519,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure and Conspiracism: The Truth Effect in a Survey of Conspiracism in the French Public Opinion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Béna</w:t>
+                <w:t xml:space="preserve">Effects of retrieval-practice in psychology students: Learning how to conduct child investigative interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Verkampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Weinstein-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911915v1</w:t>
+                <w:t xml:space="preserve">hal-01911919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence and Misattribution in the Truth Effect: Moderator Effects of Attention Division and Source Credibility Manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure and Conspiracism: The Truth Effect in a Survey of Conspiracism in the French Public Opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911913v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of retrieval-practice in psychology students: Learning how to conduct child investigative interviews</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yana Weinstein-Jones</w:t>
+                <w:t xml:space="preserve">Correspondence and Misattribution in the Truth Effect: Moderator Effects of Attention Division and Source Credibility Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911919v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information presentation format moderates the unconscious effect: The underlying memory processes</w:t>
               </w:r>
@@ -7013,90 +7013,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy-trace theory, risk evaluation, and expertise in food handling behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desaulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8599,51 +8599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dick de Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Brookhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Weikert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8788,51 +8788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="156A16E0"/>
+    <w:nsid w:val="FB843EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9019,51 +9019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-terrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5306-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087673347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000336" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1070179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vachon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.940400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bayssac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.02.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q130Z3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2012.744473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desaulty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Di Martino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612470958" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etcheverry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.08.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH21HCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2010.11.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6WD98M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCZ1WQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.733.0193" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.723.0245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.04.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96T0MHGT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Daurat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tiberge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.06.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMQ5T73R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cja.26.3.227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F09EA1A8CCB0D3D5C1872B1988007E5992EB915A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tapie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0028-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RR1VJ2KS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiberge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2001.876" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/001401399184802" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.1998.0242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB04LLX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327108ijap0801_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-9382(97)00015-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4CE431048DABE7FD982E04E4B974F958FD8DF4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrissol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Iqmal Modh Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villejoubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957442v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Authi&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Clairsinvil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojahid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bigot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Weinstein-Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958212v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004253254" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01911910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Ward" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Brookhuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Weikert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#246;ttger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-terrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5306-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087673347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000336" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1070179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vachon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.940400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bayssac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.02.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q130Z3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desaulty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Di Martino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2012.744473" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612470958" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etcheverry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.08.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH21HCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2010.11.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6WD98M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCZ1WQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.733.0193" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.723.0245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.04.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96T0MHGT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Daurat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tiberge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.06.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMQ5T73R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cja.26.3.227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F09EA1A8CCB0D3D5C1872B1988007E5992EB915A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tapie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0028-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RR1VJ2KS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiberge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2001.876" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/001401399184802" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.1998.0242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB04LLX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327108ijap0801_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-9382(97)00015-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4CE431048DABE7FD982E04E4B974F958FD8DF4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrissol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Iqmal Modh Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villejoubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Authi&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Clairsinvil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojahid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bigot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Weinstein-Jones" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911915v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958212v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004253254" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01911910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Ward" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Brookhuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Weikert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#246;ttger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>