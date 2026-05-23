--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1410,401 +1410,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01806550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Web interaction with recollection: Age-related and task-related differences</w:t>
+                <w:t xml:space="preserve">Age differences in information finding tasks: Performance and visual exploration strategy with different web page layouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (1), pp.11 - 22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2011.08.004⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.1670 - 1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799975v1</w:t>
+                <w:t xml:space="preserve">hal-01799994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are older adults less efficient in making attributions about the origin of memories for web interaction?</w:t>
+                <w:t xml:space="preserve">Assessing Web interaction with recollection: Age-related and task-related differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2010.11.002⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.11 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01806197v1</w:t>
+                <w:t xml:space="preserve">hal-01799975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age differences in information finding tasks: Performance and visual exploration strategy with different web page layouts</w:t>
+                <w:t xml:space="preserve">Are older adults less efficient in making attributions about the origin of memories for web interaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (5), pp.1670 - 1680. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (2), pp.93 - 102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2012.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799994v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation à un changement d'échelle en situation de contrôle du mouvement à distance</w:t>
               </w:r>
@@ -2180,51 +2180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Rico Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4189,312 +4189,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tags and Information Recollection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
+                <w:t xml:space="preserve">Information presentation format moderates the unconscious-thought effect: A conjoint recognition study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waroquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Naples, Italy. pp.373-380</w:t>
+              <w:t xml:space="preserve">(Oral presentation) 6th International conference on memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692627v1</w:t>
+                <w:t xml:space="preserve">halshs-01806559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental representations underlying the unconscious- thought effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Waroquier</w:t>
+                <w:t xml:space="preserve">Tags and Information Recollection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Oral presentation) Mittelbau Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Fribourg, Germany</w:t>
+              <w:t xml:space="preserve">12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Naples, Italy. pp.373-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01806562v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information presentation format moderates the unconscious-thought effect: A conjoint recognition study</w:t>
+                <w:t xml:space="preserve">Mental representations underlying the unconscious- thought effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Waroquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Oral presentation) 6th International conference on memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">(Oral presentation) Mittelbau Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Fribourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01806559v1</w:t>
+                <w:t xml:space="preserve">halshs-01806562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gist memory in the Unconscious Thought Effect</w:t>
               </w:r>
@@ -5715,51 +5715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Clairsinvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5823,51 +5823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Présentation orale) Journée du GDR-STIC Santé, Apport de l'identification et de la gestion des risques dans le développement de services de compensation de handicap basés sur les nouvelles technologies de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6931,51 +6931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The recollective experience in web-based interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7413,718 +7413,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointing movements visually controlled through a video display: a new device for air traffic control?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Parise</w:t>
+                <w:t xml:space="preserve">Examining task demands in web interaction and age differences through episodic memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, London, United Kingdom. Proceedings of the 25th Conference of the European Association of Cognitive Ergonomics (pp. 309-310)</w:t>
+              <w:t xml:space="preserve">Proceedings of the 25th Conference of the European Association of Cognitive Ergonomics (ECCE 2007) (pp. 305-306)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958209v1</w:t>
+                <w:t xml:space="preserve">hal-01958212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An episodic account of age differences in web interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
+                <w:t xml:space="preserve">Distinctivité des traits, domaines conceptuels et maladie d'Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Rico Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWCS2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Stockholm, Sweden. Proceedings of the Work With Computing Systems Conference (p. 172)</w:t>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. Revue Neurologique, 2S66, 2007, 163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958218v1</w:t>
+                <w:t xml:space="preserve">hal-01958229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining task demands in web interaction and age differences through episodic memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
+                <w:t xml:space="preserve">Pointing movements visually controlled through a video display: a new device for air traffic control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 25th Conference of the European Association of Cognitive Ergonomics (ECCE 2007) (pp. 305-306)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, London, United Kingdom. Proceedings of the 25th Conference of the European Association of Cognitive Ergonomics (pp. 309-310)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958212v1</w:t>
+                <w:t xml:space="preserve">hal-01958209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctivité des traits, domaines conceptuels et maladie d'Alzheimer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliana Rico Duarte</w:t>
+                <w:t xml:space="preserve">An episodic account of age differences in web interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. Revue Neurologique, 2S66, 2007, 163</w:t>
+              <w:t xml:space="preserve">WWCS2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Stockholm, Sweden. Proceedings of the Work With Computing Systems Conference (p. 172)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958229v1</w:t>
+                <w:t xml:space="preserve">hal-01958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision processes and recognition memory in an information retrieval task: There is more than one memory trace</w:t>
+                <w:t xml:space="preserve">Decision processes and recognition memory in an information retrieval task: Remembering versus knowing that the item was a target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight Annual Conference of the Association for the Scientific Study of Consciousness (ASSC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Antwerp, Belgium. Psyche: An interdisciplinary journal of research on consciousness, 11 (1)</w:t>
+              <w:t xml:space="preserve">(Poster presentation) 28th International Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Beijing, China. International Journal of Psychology, 39 (5/6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958222v1</w:t>
+                <w:t xml:space="preserve">hal-01958234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remembering and knowing in sleep-deprived subjects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision processes and recognition memory in an information retrieval task: There is more than one memory trace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Foret</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eight Annual Conference of the Association for the Scientific Study of Consciousness (ASSC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Antwerp, Belgium. Psyche: An interdisciplinary journal of research on consciousness, 11 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958225v1</w:t>
+                <w:t xml:space="preserve">hal-01958222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision processes and recognition memory in an information retrieval task: Remembering versus knowing that the item was a target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remembering and knowing in sleep-deprived subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tiberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Foret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Poster presentation) 28th International Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Beijing, China. International Journal of Psychology, 39 (5/6)</w:t>
+              <w:t xml:space="preserve">Eight Annual Conference of the Association for the Scientific Study of Consciousness (ASSC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Antwerp, Belgium. Psyche: An interdisciplinary journal of research on consciousness, 11 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958234v1</w:t>
+                <w:t xml:space="preserve">hal-01958225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8788,51 +8788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB843EE8"/>
+    <w:nsid w:val="72ADD18E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9019,51 +9019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-terrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5306-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087673347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000336" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1070179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vachon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.940400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bayssac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.02.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q130Z3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desaulty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Di Martino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2012.744473" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612470958" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etcheverry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.08.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH21HCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2010.11.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6WD98M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCZ1WQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.733.0193" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.723.0245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.04.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96T0MHGT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Daurat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tiberge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.06.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMQ5T73R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cja.26.3.227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F09EA1A8CCB0D3D5C1872B1988007E5992EB915A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tapie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0028-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RR1VJ2KS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiberge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2001.876" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/001401399184802" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.1998.0242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB04LLX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327108ijap0801_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-9382(97)00015-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4CE431048DABE7FD982E04E4B974F958FD8DF4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrissol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Iqmal Modh Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villejoubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Authi&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Clairsinvil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojahid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bigot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Weinstein-Jones" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911915v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958212v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004253254" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01911910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Ward" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Brookhuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Weikert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#246;ttger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-terrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5306-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087673347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000336" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1070179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vachon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.940400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bayssac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.02.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q130Z3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desaulty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Di Martino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2012.744473" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612470958" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etcheverry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.04.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCZ1WQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.08.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH21HCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2010.11.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6WD98M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.733.0193" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.723.0245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.04.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96T0MHGT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Daurat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tiberge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.06.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMQ5T73R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cja.26.3.227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F09EA1A8CCB0D3D5C1872B1988007E5992EB915A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tapie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0028-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RR1VJ2KS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiberge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2001.876" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/001401399184802" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.1998.0242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB04LLX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327108ijap0801_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-9382(97)00015-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4CE431048DABE7FD982E04E4B974F958FD8DF4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrissol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Iqmal Modh Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villejoubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Authi&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Clairsinvil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojahid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bigot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Weinstein-Jones" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911915v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958229v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958218v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958222v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004253254" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01911910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Ward" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Brookhuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Weikert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#246;ttger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>