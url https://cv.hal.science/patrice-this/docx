--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice This </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thème de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic profiling of a hidden grapevine germplasm from the ancient terraces of Hadchit village, North Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe-Assad Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1418, pp.191-198. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1418.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of agro-ecological approaches in French wine-growing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Troudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.102-114. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art10-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the genetic diversity of Lebanon’s underexploited grapevine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.4321-4343. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-024-02203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Troudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions involving the oomycete Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (12), pp.fiaf111. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaf111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.37. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-025-00691-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters of grapevine genes for a burning world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (1), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large gradient of susceptibility to esca disease revealed by long-term monitoring of 46 grapevine cultivars in a common garden vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Destrac Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.8043. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.2.8043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need to consider grape phyllosphere microbiome in breeding schemes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (Special Issue), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.92-98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual domestications and origin of traits in grapevine evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengchang Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuju Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenchang Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6635), pp.892-901. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.add8655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality phased assembly of grape genome offer new opportunities in chimera detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (Special Issue), pp.99-102. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.99-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.396. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09453-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of phenomic prediction as an alternative to genomic prediction in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lazerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00940-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across-population genomic prediction in grapevine opens up promising prospects for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.uhac041. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhac041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et la tolérance aux stress environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide association and prediction study in grapevine deciphers the genetic architecture of multiple traits and identifies genes under many new QTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), pp.jkac103. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkac103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure in Vitis species illustrate phylogeographic patterns in eastern North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Péros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (10), pp.2333-2348. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication et diversification des plantes: Le cas de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 661, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers pour économiser l’eau dans les vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tiffon-Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 (S), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing multivariate, penalized regression methods for genomic prediction and QTL detection of drought-related traits in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.jkab248. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkab248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Seek and Destroy: how to Generate Allelic Series Using Genome Editing Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Portefaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12284-020-0366-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the expression of sex candidate genes in flower of dioecious and hermaphrodite grapevine (Vitis vinifera L. ssp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 274, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2020.109639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Flower Number Evaluation in Grapevine Inflorescences Using RGB Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (1), pp.10-16. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5344/ajev.2019.19036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Anatomy and Morphology of the Leaves of Grenache Noir and Syrah Grapevine Cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Verdeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21548/40-2-3031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress for research of grape and wine culture in Georgia, the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aslanishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mdinaradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tkemaladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mekhuzla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, 10 p. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20191203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the phyllosphere microbiome assemblage in grape species (&amp;lt;em&amp;gt;Vitaceae&amp;lt;/em&amp;gt;) with amplicon sequence data structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), 11 p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50839-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogenomic insights into the origins of French grapevine diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Ramos-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Samaniego Castruita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.595-603. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-019-0437-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel high-density grapevine (Vitis vinifera L.) integrated linkage map using GBS in a half-diallel population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Chouiki Alilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.2237-2252. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-019-03351-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of plant genetic diversity in shaping the microbial community structure of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; phyllosphere in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars H Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Life Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21553769.2018.1552628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-environment interaction shapes the microbial assemblage in grapevine’s phyllosphere and carposphere: an NGS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms6040096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental, molecular and genetic studies on grapevine response to temperature open breeding strategies for adaptation to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic wine of Georgia in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcgovern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindia Jalabadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Batiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (48), pp.E10309-E10318. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1714728114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanatomy of leaf trichomes: opportunities for improved ampelographic discrimination of grapevine (Vitis vinifera L.) cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium and power of a large grapevine (Vitis vinifera L) diversity panel newly designed for association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape and wine culture in Georgia, the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Samanishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levan Mekhuzla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Mdinaradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Tevzadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 10 p. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20160703027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique de réponses au déficit hydrique chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (05), pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les cépages de demain avec les outils d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622670753648755E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]MybA1[/i] gene diversity across the [i]Vitis[/i] genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (3), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-015-9836-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable QTLs for vegetative and reproductive traits in the microvine ([i]Vitis vinifera L.[/i]) using the 18 K Infinium chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Foria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, 19 p. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-015-0588-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype diversity of VvTFL1A gene and association with cluster traits in grapevine (V. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.209. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0209-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid DNA sequence diversity in a worldwide set of grapevine cultivars (Vitis vinifera L. subsp. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beridze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pipia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-C. Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1046, pp.609-616. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1046.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small XY chromosomal region explains sex determination in wild dioecious V. vinifera and the reversal to hermaphroditism in domesticated grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.229. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in a grapevine progeny (Vitis vinifera L. cvs Grenache×Syrah) reveals inconsistencies betweenmaintenance of daytime leaf water potential and response of transpiration rate under drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (21), 14 p. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A negative MYB regulator of proanthocyanidin accumulation, identified through expression quantitative locus mapping in the grape berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 201 (3), pp.795-809. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Prediction Methods in Highly Diverse and Heterozygous Species: Proof-of-Concept through Simulation in Grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Neuenschwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier-Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.e110436. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique de réponses au déficit hydrique chez la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.49-65. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/f90f-6027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of wild and cultivated grapevine accessions from southeast Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilek Degirmenci Karatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Karatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golge Sarikamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hereditas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 151 (4-5), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hrd2.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression QTL mapping in grapevine--revisiting the genetic determinism of grape skin colour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207, pp.18-24. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2013.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of endangered wild grapevine Vitis vinifera ssp. sylvestris populations from Tunisia: Implications for conservation and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjia Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labdelwahed Ghorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 310, pp.896-902. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of candidate genes for grape proanthocyanidin pathway by an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory G. Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Y. F. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72 (SI), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale parentage analysis in an extended set of grapevine cultivars (Vitis vinifera L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (2), pp.401-14. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1988-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleotide polymorphism and haplotype diversity of the gene NAC4 in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejia Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.718-724. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvGAI1 polymorphisms associate with variation for berry traits in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba M. Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Teresa de Andrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 191, pp.85-98. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-013-0866-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the cradle of grapevine domestication: molecular overview and description of Georgian grapevine (Vitis vinifera L.) germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seren Imazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grabriella de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.641-658. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-013-0597-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure in cultivated grapevines is linked to geography and human selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (25), 33 p. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-13-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New stable QTLs for berry weight do not colocalize with QTLs for seed traits in cultivated grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.16. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-13-217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency and informativeness of a set of SNP molecular markers in Tunisian local grapevines discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma B. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejia N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of single nucleotide polymorphism in Tunisian grapevine genome and their potential for population genetics and evolutionary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejia N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Fournier-Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (3), pp.1139-1151. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-012-9910-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization and evolutionary pattern of the 9-cis-epoxycarotenoid dioxygenase NCED1 gene in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejia N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A. Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-013-9866-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape varieties (Vitis vinifera L.) from the Balearic Islands: genetic characterization and relationship with Iberian Peninsula and Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia García-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa de Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gaforio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Munoz-Organero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.589 - 605. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-011-9706-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting genetic architecture of grape proanthocyanidin composition through quantitative trait locus mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly polymorphic nSSR markers: A useful tool to assess origin of North African cultivars and to provide additional proofs of secondary grapevine domestication events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 141, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel measures of linkage disequilibrium that correct the bias due to population structure and relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (3), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2011.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Vitis Database (www.eu-vitis.de) - a technical innovation through an online uploading and interactive modification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Sudharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (2), pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable elements are a major cause of somatic polymorphism in Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (3), Non paginé. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0032973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine european catalogue: towards a comprehensive list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (2), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of chloroplast microsatellite markers as a tool to elucidate polymorphism, classification and origin of Tunisian grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejia Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajmed Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (4), pp.781-786. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Moroccan grape accessions conserved ex situ compared to Maghreb and European gene pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha El Oualkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerhoune Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour El Heit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (6), pp.1287-1298. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-011-0413-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNiPlay: a web-based tool for detection, management and analysis of SNPs. Application to grapevine diversity projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (134), 14 p. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-12-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput analysis of grape genetic diversity as a tool for germplasm collection management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 122 (6), pp.1233-1245. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-010-1527-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mechanisms underlying the methylation level of anthocyanins in grape (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier-Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-11-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and rapid protocol for plant nuclear DNA preparation suitable for next generation sequencing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Rodier-Goud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Kochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (1), pp.e13-e15. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.1000371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of sequence polymorphism in the fleshless berry locus in cultivated and wild Vitis vinifera accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (284), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene association study on muscat flavor in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Emanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Battilana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (241), 17 p. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium in wild French grapevine, Vitis vinifera L. subsp silvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (5), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs for fertility in table grape (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0259-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and history of grapevine (Vitis vinifera) under domestication: new morphometric perspectives to understand seed domestication syndrome and reveal origins of ancient European cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elidie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (3), pp.443-455. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the VvMybA gene family, the major determinant of berry colour in cultivated grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (4), pp.351-362. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and differentiation among grapevines (Vitis vinifera) accessions from Maghreb region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El-Heit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-009-9467-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of moroccan grapevine germplasm using SSR markers for the establishment of a reference collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Oualkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative genetic bases of anthocyanin variation in grape (Vitis vinifera L. ssp sativa) berry: A quantitative trait locus to quantitative trait nucleotide integrated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (3), pp.1127-1139. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.109.103929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low level of pollen-mediated gene flow from cultivated to wild hrapevine: vonsequences for the rvolution of the rndangered subspecies Vitis vinifera L. subsp silvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esn084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage of Merlot and related winegrape cultivars of southwestern France: discovery of the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.144-155. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00041.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and genetic diversity of Tunisian grapes as revealed by microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (4), pp.479-486. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2008.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 3/3: Maîtrise de la maturation et gestion des ressources génétiques de la vigne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of nested genetic core collections to optimize the exploitation of natural diversity in Vitis vinifera L. subsp. sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (31), 12 p. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-8-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNP transferability survey within the genus Vitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Micheletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summaira Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (128), 10 p. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-8-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference integrated map for cultivated grapevine (Vitis vinifera L.) from three crosses, based on 283 SSR and 501 SNP-based markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Troggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dustin Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117 (4), pp.499-511. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-008-0794-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a common set of mapping markers to assist table grape breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stella Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Feingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ulanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (1), pp.102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical origins and genetic diversity of wine grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (9), pp.511-519. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tig.2006.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs for muscat flavor and monoterpenic odorant content in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Baumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (2), pp.109-125. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-006-9016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple origins of cultivated grapevine (Vitis vinifera L. ssp. sativa) based on chloroplast DNA polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arroyo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bolling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ocete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (12), pp.3707-3714. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03049.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated SSR map of grapevine based on five mapping populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cipriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Gaspero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (3), pp.369-382. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-006-0295-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping 245 SSR markers on the Vitis vinifera genome: a tool for grape genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Claux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (5), pp.1017-1027. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-004-1704-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of grape Vitis vinifera L. DNA in must mixtures and experimental mixed wines using microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50, pp.3822-3827. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf011462e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of grapevine (Vitis vinifera L.) applied to the detection of QTLs for seedlessness and berry weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 105, pp.780-795. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-002-0951-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a local map of AFLP markers around the powdery mildew resistance gene Run1 in grapevine and assessment of their usefulness for marker assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103, pp.1201-1210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of two SCAR markers for marker-assisted selection of seedless grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.147-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-dependent response of grapevine somatic embryogenic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 161, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité d'une population de vignes sauvages du Pic Saint-Loup (Hérault) et relations avec le compartiment cultivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (suppl1), pp.S289-S304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles techniques moléculaires au service de la gestion des ressources génétiques de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (19), pp.406-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of vine-1, a LTR-retrotransposon-like element in Vitis vinifera L., and other Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43, pp.366-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the authentication of varietal wines by the analysis of grape (Vitis vinifera L.) residual DNA in must and wine using microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (10), pp.5035-5040. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf991168a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de définition du cépage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116 (17), pp.359-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de définition du cépage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116 (17), pp.359-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical genetics: the parentage of Chardonnay, Gamay, and other wine grapes of Northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieu Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 285 (5433), pp.1562-1565. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.285.5433.1562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the choice of molecular markers for varietal identification in Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 98, pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular marker analysis of Vitis vinifera &amp;quot;Albarino&amp;quot; and some similar grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 123 (5), pp.842-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a codominant scar marker linked to the seedlessness character in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 97 (5-6), pp.950-959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of stable RAPD markers for the identification of grapevine rootstocks and the analysis of genetic relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 48 (4), pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new family of dispersed repeats from Brassica nigra : characterization and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kapila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Negi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93, pp.1123-1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Brassica nigra chromosomes and of blackleg resistance in B.napus-B.nigra addition lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 115, pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles techniques utilisées en ampélographie : informatique et marquage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 610 (HS), pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of molecular markers in grapevine based on RAPD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Viticoltura e di Enologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison by isozyme and RAPD analysis of some isolates of the grapevine dieback fungus, Eutypa lata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Confuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (1), pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a set of RAPD markers by hybridization and sequencing in Brassica : a note of caution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Quiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14, pp.630-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and chromosomal localization of genome specific markers by polymerase chain reaction in Brassica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Quiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 82, pp.627-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of disomic addition lines Brassica napus - Brassica nigra by isozyme, fatty acid and RFLP markers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 81, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribosomal RNA genes in diploid and amphidiploid Brassica and related species: organization, polymorphism and evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Quiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 33, pp.733-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospholipid transfer protein: full-length cDNA and amino acid sequence in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tchang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Stiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Morch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 263 (32), pp.16849-16855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de cépages du Domaine de Vassal INRAE à Marseillan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mocoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine de la viticulture face aux enjeux des musées et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Cognac Communauté d’Agglomération, Nov 2025, Cognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité intra-variétale de la concentration en sucres du Merlot dépend davantage de l’évaporation tardive que du chargement des sucres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel Lesbats-Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée TerclimPro 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Mixte de Recherche Ecophysiologie et Génomique Fonctionnelle de la Vigne (UMR EGFV); Vitinnov; International Viticulture and Enology Society (IVES); INNO'VIN, Feb 2025, Bordeaux et Cognac, France. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau scénario d'interactions pathogène-microbiote pour l'oomycète Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée des Doctorants de l'Ecole Doctorale Sciences et Environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des données du microbiote pour identifier les antagonistes du mildiou de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Vigne &amp; Vin 2025 – Les communautés microbiennes en œnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique de la vigne ou comment l’évolution de la vigne a façonné la diversité: les enjeux de la préservation d’une diversité génétique mondiale au service de la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mocoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sitevi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the viticultural heritage of Rachaya, Lebanon: genetic and chemical profiling of local grape varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions for the oomycete Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3GP3 2024 - Réunion plénière du réseau "Ecologie, Evolution, Epidémiologie et Génétique des Populations des microorganismes Pathogènes de Plantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication de la vigne, quoi de neuf sur une vieille histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle CAAPG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAAPG, Mar 2024, Montmélian, France. pp.199-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of grapevine landraces grown in a traditional vineyard in North Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Grapvine Breeding, Genetics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2023, Cappadocia, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre de Ressources Biologiques de la Vigne de Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mocoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chichrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département de recherche BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality phase assembly of 'Merlot' and it's application for biological studies in grape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome - PAG 31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chargy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying physiological and genetic bases of grapevine adaptation to climate change with maintained quality: Genome diversity as a driver for phenotypic plasticity (‘PlastiVigne’ project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Di Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/KIpkvVol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the viticultural heritage of Rachaya, Lebanon: genetic, ampelographic and chemical profiling of local grape varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th World Congress of Vine and Wine (OIV 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation Internationale de la Vigne et du Vin (OIV); International Viticulture and Enology Society (IVES), Oct 2024, Dijon, France. 5 p., </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/2zkSFXgh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPAG-Australia, International Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPPN, Sep 2023, Westin Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France. pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fonctionnement des niches dans les filières agroalimentaires ? Une étude qualitative de démarches de filières en transition vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravarietal diversity: an opportunity for climate change adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giesco, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards microbiota-based disease management of downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme M Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-term general meeting of the VITAE project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR ‘Growing and Protecting crops Differently’, Apr 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité disponible au niveau clonal et son analyse: le cas du Merlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurturing niche innovations by agrifood value chains in transition to agroecology. A qualitative analysis through eleven case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International sustainability transitions conference: responsibility and reflexivity in transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Utrecht, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenomic predictions for accelerating grapevine breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lazerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics: Pioneering Wines (PIWIs) - Innovation and Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding of drought tolerant cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MONTPELLIER VINE and WINE SCIENCES, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chenin clone project: Current progress towards establishing a scientific base for intravarietal diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chenin Blanc International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chenin blanc association, Nov 2022, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the main drivers of grape phyllosphere microbiome structuring ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stellenbosch (South Africa), Oct 2021, Online, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards solutions for adaptation to climate change in the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - international webinar: Innovations towards sustainable viticulture and enology in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUSE Montpellier Université d'Excellence, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeogenetics as a tool to understand domestication and selection in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Ramos-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département BAP de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation variétale et changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre « Recherche-Vinseo »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Vines and Wine Sciences &amp; Vinseo, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Panel 279 : la génétique d’association pour des variétés tolérantes à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée presse KIM Vine &amp; Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Université d'Excellence (MUSE), Oct 2019, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de nouvelles variétés résistantes à différentes maladies fongiques et mieux adaptées aux climats de demain pour une réduction des intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Vigne et Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Vine and Wine Sciences, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve new QTLs for phenological traits in Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of a diverse grapevine panel to uncover the genetic architecture of numerous traits of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection de nouvelles variétés mieux adaptées aux changements climatiques en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Rencontres Scientifiques sur les changements climatiques en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the application of cryopreservation and cryotherapy for enhanced management of grapevine genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ramora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Peyriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autochtonous grapevine biodiversity of the Caucasus region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International conference on Vranac and other Montenegrin autochtonous grapevine varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Podgorica, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian grape germplasm from the Caucasus, a modern platform for R&D in viticulture and winemaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis opens breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impacts on grapevine physiology and development at both plant and organ levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine physiology and development responses to warm temperatures sensed on the entire plant or on individual bunches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine and climate warming: Duravitis program opens new breeding strategies for temperature adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening germplasm for adaptation to drought and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pinasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Adiveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine, innovation in vineyard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story hidden in the cabinet? Unveiling the grape evolution by using historical herbarium specimens the newly SNP capture technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ramos Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA7 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics determinism of wine astringency: highlight of a gene involved in the regulation of proanthocyanidin degree of polymerisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lecunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost Action Quality Fruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics determinism of wine astringency. Highlight of a gene involved in the regulation of proanthocyanidin polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FA1106 "QualityFruit" - 2 nd Annual Conference Fleshy Fruit Development &amp; Ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape varieties and rosé wines, a database resulted of 15 years of experimental vinifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pouzalgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental, molecular & genetic bases of grapevine adaptation to thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcântara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ANR "Faire face aux changements climatiques - Les apports de la recherche collaborative sur projets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the French wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : which are the main challenges for the French wine industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. South African Conference on Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, CapTown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, grape evolution and usefulness of natural variation for the understanding of complex traits in grape and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International conference on grape breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent studies on genetic diversity and genealogy of grape cultivars (&amp;lt;em&amp;gt;V. vinifer&amp;lt;/em&amp;gt;a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Association Studies (GWAS) and Genomic Selection (GS) in grape: Evaluation of phenotypic prediction methods using a large panel of diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy Investigation in over 2,300 Grapevine Cultivars ([i]Vitis vinifera[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the genetics of color in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Fournier-Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States. 693 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MYB factor, identified through expression quantitative locus mapping, negatively regulates the proanthocyanidin pathway in grape berry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FA1106 "QualityFruit" - 2 nd Annual Conference Fleshy Fruit Development &amp; Ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Vit-Sec” project: investigating the molecular bases of grapewine adaptation to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of grape response to abiotic stress: how to value at best the sequence data ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Biotic and Abiotic Stress Tolerance in Plants: the Challenge for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of the growth dynamics in Eucalyptus according to environmental variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Biotic and Abiotic Stress Tolerance in Plants: the Challenge for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iso or anisohydry in a Syrah X Grenache progeny: do stomata matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pechier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2013, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspermie ou quand la graine n'est plus indispensable ou devient indésirable !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Bakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique SNHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). Paris, FRA., May 2013, Rennes, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la sélection génomique chez les plantes pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheur "Sélection génomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic tool for managing and exploiting genetic association studies results using high throughput genotyping and phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding regulators of grape flavonoid biosynthesis via eQTL mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation sequencer to rapidly genotype grape diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNiPlay: A web-based tool for detection, management and analysis of SNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure in a large representative sample of cultivated and wild grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, characterisation and management of grapevine genetic resources: the European project GrapeGen06</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pejic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNiPlay, a web application for SNP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insigth into the genetics of color in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva, New-York, United States. pp.56 (Session orale O-36)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype structure and cluster phenotype associations for the VvTFL1A gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for genetic polymorphism through clonal variation of Pinot noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human selection on the allelic diversity of genes involved into the anthocyanin pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape berry acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Last grasp meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid DNA sequence diversity in a worldwide set of grapevine cultivars (Vitis vinifera L. subsp. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beridze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pipia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to studying the positional candidate gene 1-deoxyxylulose-5-phosphate synthase (VvDXS) involved in Muscat flavor determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Emanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battilana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Constantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in four Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy investigation in over 2300 grapevine cultivars (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular survey of Georgian traditional grapevine genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Imazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, characterisation and management of grapevine genetic resources: the European GrapeGen06 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian vitis germplasm: usage, conservation and investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vashakidz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chipashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kingroup of the cultivar 'Chardonnay' revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Grape Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of gene flow between wild and cultivated grapevine (Vitis vinifera L.) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ortigosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Grape Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Udine, Italy. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetic studies in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoz: a software for large scale parentage analysis in Vitis vinifera L. species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on advances in grapevine and wine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Venosa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du polymorphisme moléculaire dans le végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP INRA 2005-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate gene-based association studies in grapevine: the berry size trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Troggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening genes for flesh development in berry mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lecunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRASP Meeting IASMA San Michelle Al Adige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Michele d’Adige, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and characterization of Vitis vinifera ssp. silvestris in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on grape genetics and breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Kecskemet, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation and evolution of ADH family from Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes. 11. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une carte génétique de référence de Vitis vinifera à l'aide de marqueurs microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Claux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque sur les recherches fruitières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation et à la protection in situ des populations de Vitis vinifera L. ssp. silvestris (Gmelin) Hegi, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Le Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microsatellite-based Vitis vinifera consensus genetic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Claux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, animal and microbe genomes X conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine-1 a LTR-retrotransposon-like element in grapevine (Vitis spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop ESF Scientific Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards marker-assisted selection for seedlessness in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International symposium on grapevine genetics and breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microsatellite marker based on map of V. vinifera L. current state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes modernes de reconnaissance des cépages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA-VITI 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique des cépages et des clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de la Station Viticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Cognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a chomosomic map and blackleg resistance analyses from Brassica napus-Brassica nigra addition and recombinant lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International rapeseed congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the molecular structure of a sample of RAPD markers in Brassica: sequence comparison and genomic distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference on the plant genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetique et marqueurs moleculaires pour l'analyse des genomes de Cruciferes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres Marqueurs moleculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chromosomique de la moutarde noire et marquage de la resistance a Phoma lingam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux types de marqueurs moleculaires applicables a la selection pour la tolerance a la secheresse. Avantages et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des marqueurs RAPD par rapport a l'analyse isoenzymatique pour l'evaluation de la diversite intra et interspecifique chez les Brassica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources Genetiques Animales et Vegetales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFLP characterisation of Brassica napus - Brassica nigra addition lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Quiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement de cartes chromosomiques a partir de lignees d'addition. Marquage de genes d'interet agronomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire "Meribel 91"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation des lignees d'addition Brassica napus-B.nigra par marqueurs RFLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion du groupe Cytogenetique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating crop improvement in the face of climate emergency through advanced genome editing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Global Agrifood Biotechnologies Conference 2025: “Biotechnologies for a Sustainable Future: Driving Agrifood Systems Transformation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'expérience pour identifier des antagonistes microbiens de Plasmopara viticola, un agent pathogène foliaire majeur de la vigne cultivée (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of univariate and multivariate models for marker selection and genomic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Flower Number Evaluation in Grapevine Inflorescences Using RGB Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Austrian Plant Phenotyping Network meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise editing of a target base in Grapevine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lecunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the french wine industry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Quenol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium Ampelos : Mediterranean vineyards and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Santorin, Greece. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p., 2016, Sustainable grape and wine production in the context of climate change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis & VDQA programs open new breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine adaptation to climate warning: new ways to breed varieties better adapted to elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. INRA, 63 p., 2016, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvLFY polymorphisms associate with variation in flowering time and bunch morphology in the grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the detection of genetic determinism of WUE under drought in grapevine ([i]Vitis vinifera[/i] L.): high throughput facilities on potted plants as compared with vineyard conditions for a whole progeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pechier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreno-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought IV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 species of the Vitis genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pont Royal, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNiPlay : A web application for detection, management and analysis of SNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. international conference on grapevine breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (New York), United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapevine breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva, New York, United States. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis Resource Center for Crop Conservation, Adaptation and Diversity (ARCAD): A new open multi-function platform devoted to plant agrobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPGS2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bologne, Italy. pp.1, 2010, International Symposium on Genomics of Plant Genetic Ressources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of berry quality and powdery mildew resistance in grapevine: genetic determinism and pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Nottéghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, animal and microbe genomes X conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Diego, United States. 1 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine-1, un élément de type rétrotransposon à LTR, présent dans le génome de Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque des éléments transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Grenoble, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie par la technique SSCP d'un marqueur lié au caractère apyrène chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium international sur la génétique et l'amélioration de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Montpellier, France. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agropolis International, 21, 75 p., 2015, Dossiers - Agropolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai comparatif communautaire. &amp;quot;Identification variétale&amp;quot;. Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9. Epigenetics and Crop Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Grunau; Stéphane Maury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-264, 2025, 9781789452167. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394372683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la collection ampélographique de Vassal-Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes, vins et changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85, 2024, 9782759237968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11 : Grapevine Domestication and Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics of Domestications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-205, 2024, 978-139433251-9, 978-178945167-2. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332519.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 - Principes de l'amélioration génétique de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernàn Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.1-29, 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Épigénétique et amélioration des plantes cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Grunau; Stéphane Maury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épigénétique en écologie et évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-267, 2024, Domaine de l'Encyclopédie SCIENCES : Écosystèmes et environnement, 9781789482164. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9216.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11. Domestication et sélection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelletier, Georges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique des domestications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-219, 2024, 9781789481679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping for drought tolerance in grapevine populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel‐ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Miguel Costa; Sofia Catarino; José M. Escalona; Piergiorgio Comuzzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Sustainable Viticulture and Winemaking Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-83, 2022, 978-0-323-85150-3. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85150-3.00017-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and Challenges of Varietal Improvement Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Domaingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lewicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Biénabe; Alain Rival; Denis Loeillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development and Tropical Agri-chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-152, 2017, 978-94-024-1015-0. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1016-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la sélection génomique chez les plantes pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection génomique : Théorie et mise en oeuvre en relation avec les programmes d'amélioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formasciences, FPN, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecoles-chercheurs INRA, 2-7380-1387-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignes et oliviers: formes sauvages et cultivées en France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Angles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des paysages de la vigne et de l'olivier en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-176, 2014, 9782759222117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’idéotypes : de la pratique à la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception d'idéotypes de plantes pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRAD, INRA, Montpellier Supagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Europäische Vitis datenbank, eine technische innovation für die langfristige Erhaltung der genetischen ressourcen der rebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Sudharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsches Weinbau-Jahrbuch 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eugen Ulmer KG, pp.185-190, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENRES 081 – a basis for the preservation and utilization of Vitis genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of a Working Group on Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioversity International, 196 p., 2008, 978-92-9043-778-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf firing symptoms and their genetic analysis in a grapevine diversity panel suddenly exposed to a record heatwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml;jsessionid=924672755dacb93478acbd09ba47. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/PW2UHA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use-related traits in a bi-parental population of grapevine (cv Syrah X cv Grenache)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pechier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Data Gouv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/YTRKV6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing dataset for a Vitis vinifera diversity panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine du Comité scientifique CTPS - Prise en compte de l’adaptation au changement climatique lors de l’inscription des variétés au Catalogue National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bertoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTPS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine du Comité Scientifique CTPS - Durabilité - mai 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouleau Aurélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bertoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Technique Permanent de la Sélection des Plantes Cultivées. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine du Comité Scientifique CTPS - Nouvelles techniques d'édition du génome et évaluation des variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Gouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bertoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Technique Permanent de la Sélection des Plantes Cultivées. 2022, 119 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine du Comité Scientifique CTPS - Quelles variétés pour l’agroécologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Gouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tailliez-Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CTPS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542863v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et produits de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 3A </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des voies de progrès en agriculture conventionnelle par orientation productive. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId956"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice This </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thème de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing innovation activities in agrifood value chains facing agroecological transition issues: framework proposal and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2026.2649771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic profiling of a hidden grapevine germplasm from the ancient terraces of Hadchit village, North Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe-Assad Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1418, pp.191-198. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1418.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of agro-ecological approaches in French wine-growing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Troudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.102-114. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art10-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the genetic diversity of Lebanon’s underexploited grapevine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.4321-4343. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-024-02203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Troudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions involving the oomycete Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (12), pp.fiaf111. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaf111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.37. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-025-00691-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters of grapevine genes for a burning world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (1), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large gradient of susceptibility to esca disease revealed by long-term monitoring of 46 grapevine cultivars in a common garden vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gastou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Destrac Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.8043. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.2.8043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual domestications and origin of traits in grapevine evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengchang Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuju Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenchang Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6635), pp.892-901. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.add8655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need to consider grape phyllosphere microbiome in breeding schemes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (Special Issue), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.92-98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality phased assembly of grape genome offer new opportunities in chimera detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (Special Issue), pp.99-102. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.99-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.396. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09453-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of phenomic prediction as an alternative to genomic prediction in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lazerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00940-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et la tolérance aux stress environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across-population genomic prediction in grapevine opens up promising prospects for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.uhac041. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhac041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Advances in Ecological Research, 67, pp.27-99. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2022.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide association and prediction study in grapevine deciphers the genetic architecture of multiple traits and identifies genes under many new QTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), pp.jkac103. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkac103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure in Vitis species illustrate phylogeographic patterns in eastern North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Péros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (10), pp.2333-2348. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication et diversification des plantes: Le cas de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 661, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers pour économiser l’eau dans les vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tiffon-Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 (S), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing multivariate, penalized regression methods for genomic prediction and QTL detection of drought-related traits in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.jkab248. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkab248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Seek and Destroy: how to Generate Allelic Series Using Genome Editing Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Portefaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12284-020-0366-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the expression of sex candidate genes in flower of dioecious and hermaphrodite grapevine (Vitis vinifera L. ssp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 274, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2020.109639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Flower Number Evaluation in Grapevine Inflorescences Using RGB Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (1), pp.10-16. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5344/ajev.2019.19036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress for research of grape and wine culture in Georgia, the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aslanishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mdinaradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tkemaladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mekhuzla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, 10 p. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20191203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Anatomy and Morphology of the Leaves of Grenache Noir and Syrah Grapevine Cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Verdeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21548/40-2-3031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogenomic insights into the origins of French grapevine diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Ramos-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Samaniego Castruita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.595-603. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-019-0437-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the phyllosphere microbiome assemblage in grape species (&amp;lt;em&amp;gt;Vitaceae&amp;lt;/em&amp;gt;) with amplicon sequence data structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), 11 p. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50839-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel high-density grapevine (Vitis vinifera L.) integrated linkage map using GBS in a half-diallel population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Chouiki Alilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.2237-2252. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-019-03351-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-environment interaction shapes the microbial assemblage in grapevine’s phyllosphere and carposphere: an NGS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms6040096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of plant genetic diversity in shaping the microbial community structure of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; phyllosphere in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars H Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Life Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21553769.2018.1552628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental, molecular and genetic studies on grapevine response to temperature open breeding strategies for adaptation to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic wine of Georgia in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcgovern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindia Jalabadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Batiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (48), pp.E10309-E10318. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1714728114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium and power of a large grapevine (Vitis vinifera L) diversity panel newly designed for association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanatomy of leaf trichomes: opportunities for improved ampelographic discrimination of grapevine (Vitis vinifera L.) cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape and wine culture in Georgia, the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Samanishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levan Mekhuzla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Mdinaradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Tevzadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 10 p. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20160703027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique de réponses au déficit hydrique chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (05), pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les cépages de demain avec les outils d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622670753648755E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]MybA1[/i] gene diversity across the [i]Vitis[/i] genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (3), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-015-9836-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable QTLs for vegetative and reproductive traits in the microvine ([i]Vitis vinifera L.[/i]) using the 18 K Infinium chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Foria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, 19 p. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-015-0588-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A negative MYB regulator of proanthocyanidin accumulation, identified through expression quantitative locus mapping in the grape berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 201 (3), pp.795-809. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in a grapevine progeny (Vitis vinifera L. cvs Grenache×Syrah) reveals inconsistencies betweenmaintenance of daytime leaf water potential and response of transpiration rate under drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (21), 14 p. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype diversity of VvTFL1A gene and association with cluster traits in grapevine (V. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.209. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0209-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid DNA sequence diversity in a worldwide set of grapevine cultivars (Vitis vinifera L. subsp. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beridze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pipia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-C. Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1046, pp.609-616. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1046.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small XY chromosomal region explains sex determination in wild dioecious V. vinifera and the reversal to hermaphroditism in domesticated grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.229. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Prediction Methods in Highly Diverse and Heterozygous Species: Proof-of-Concept through Simulation in Grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Neuenschwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier-Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.e110436. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique de réponses au déficit hydrique chez la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.49-65. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/f90f-6027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of wild and cultivated grapevine accessions from southeast Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilek Degirmenci Karatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Karatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golge Sarikamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hereditas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 151 (4-5), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hrd2.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of candidate genes for grape proanthocyanidin pathway by an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory G. Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Y. F. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72 (SI), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of endangered wild grapevine Vitis vinifera ssp. sylvestris populations from Tunisia: Implications for conservation and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjia Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labdelwahed Ghorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 310, pp.896-902. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale parentage analysis in an extended set of grapevine cultivars (Vitis vinifera L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (2), pp.401-14. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1988-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression QTL mapping in grapevine--revisiting the genetic determinism of grape skin colour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207, pp.18-24. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2013.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleotide polymorphism and haplotype diversity of the gene NAC4 in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejia Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.718-724. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvGAI1 polymorphisms associate with variation for berry traits in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba M. Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Teresa de Andrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 191, pp.85-98. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-013-0866-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the cradle of grapevine domestication: molecular overview and description of Georgian grapevine (Vitis vinifera L.) germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seren Imazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grabriella de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.641-658. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-013-0597-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure in cultivated grapevines is linked to geography and human selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (25), 33 p. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-13-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New stable QTLs for berry weight do not colocalize with QTLs for seed traits in cultivated grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.16. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-13-217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency and informativeness of a set of SNP molecular markers in Tunisian local grapevines discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma B. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejia N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization and evolutionary pattern of the 9-cis-epoxycarotenoid dioxygenase NCED1 gene in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejia N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A. Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-013-9866-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of single nucleotide polymorphism in Tunisian grapevine genome and their potential for population genetics and evolutionary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejia N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Fournier-Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (3), pp.1139-1151. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-012-9910-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape varieties (Vitis vinifera L.) from the Balearic Islands: genetic characterization and relationship with Iberian Peninsula and Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia García-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa de Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gaforio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Munoz-Organero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.589 - 605. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-011-9706-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting genetic architecture of grape proanthocyanidin composition through quantitative trait locus mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly polymorphic nSSR markers: A useful tool to assess origin of North African cultivars and to provide additional proofs of secondary grapevine domestication events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 141, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel measures of linkage disequilibrium that correct the bias due to population structure and relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (3), pp.285-291. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2011.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable elements are a major cause of somatic polymorphism in Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (3), Non paginé. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0032973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Vitis Database (www.eu-vitis.de) - a technical innovation through an online uploading and interactive modification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Sudharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (2), pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine european catalogue: towards a comprehensive list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (2), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of chloroplast microsatellite markers as a tool to elucidate polymorphism, classification and origin of Tunisian grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejia Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajmed Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (4), pp.781-786. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Moroccan grape accessions conserved ex situ compared to Maghreb and European gene pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha El Oualkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerhoune Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour El Heit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (6), pp.1287-1298. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-011-0413-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNiPlay: a web-based tool for detection, management and analysis of SNPs. Application to grapevine diversity projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (134), 14 p. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-12-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput analysis of grape genetic diversity as a tool for germplasm collection management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 122 (6), pp.1233-1245. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-010-1527-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mechanisms underlying the methylation level of anthocyanins in grape (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier-Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-11-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and rapid protocol for plant nuclear DNA preparation suitable for next generation sequencing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Rodier-Goud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Kochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (1), pp.e13-e15. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.1000371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene association study on muscat flavor in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Emanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Battilana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (241), 17 p. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of sequence polymorphism in the fleshless berry locus in cultivated and wild Vitis vinifera accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (284), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs for fertility in table grape (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0259-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium in wild French grapevine, Vitis vinifera L. subsp silvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (5), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and history of grapevine (Vitis vinifera) under domestication: new morphometric perspectives to understand seed domestication syndrome and reveal origins of ancient European cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elidie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (3), pp.443-455. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the VvMybA gene family, the major determinant of berry colour in cultivated grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (4), pp.351-362. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and differentiation among grapevines (Vitis vinifera) accessions from Maghreb region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El-Heit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-009-9467-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of moroccan grapevine germplasm using SSR markers for the establishment of a reference collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Oualkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low level of pollen-mediated gene flow from cultivated to wild hrapevine: vonsequences for the rvolution of the rndangered subspecies Vitis vinifera L. subsp silvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esn084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative genetic bases of anthocyanin variation in grape (Vitis vinifera L. ssp sativa) berry: A quantitative trait locus to quantitative trait nucleotide integrated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (3), pp.1127-1139. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.109.103929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage of Merlot and related winegrape cultivars of southwestern France: discovery of the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.144-155. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00041.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and genetic diversity of Tunisian grapes as revealed by microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (4), pp.479-486. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2008.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 3/3: Maîtrise de la maturation et gestion des ressources génétiques de la vigne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNP transferability survey within the genus Vitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Micheletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summaira Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (128), 10 p. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-8-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of nested genetic core collections to optimize the exploitation of natural diversity in Vitis vinifera L. subsp. sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (31), 12 p. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-8-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference integrated map for cultivated grapevine (Vitis vinifera L.) from three crosses, based on 283 SSR and 501 SNP-based markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Troggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dustin Cartwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117 (4), pp.499-511. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-008-0794-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a common set of mapping markers to assist table grape breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stella Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Feingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ulanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (1), pp.102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple origins of cultivated grapevine (Vitis vinifera L. ssp. sativa) based on chloroplast DNA polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arroyo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bolling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ocete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (12), pp.3707-3714. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03049.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical origins and genetic diversity of wine grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (9), pp.511-519. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tig.2006.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs for muscat flavor and monoterpenic odorant content in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Baumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (2), pp.109-125. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-006-9016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated SSR map of grapevine based on five mapping populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cipriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Gaspero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (3), pp.369-382. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-006-0295-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping 245 SSR markers on the Vitis vinifera genome: a tool for grape genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Claux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (5), pp.1017-1027. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-004-1704-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of grape Vitis vinifera L. DNA in must mixtures and experimental mixed wines using microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50, pp.3822-3827. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf011462e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of grapevine (Vitis vinifera L.) applied to the detection of QTLs for seedlessness and berry weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 105, pp.780-795. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-002-0951-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a local map of AFLP markers around the powdery mildew resistance gene Run1 in grapevine and assessment of their usefulness for marker assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103, pp.1201-1210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of two SCAR markers for marker-assisted selection of seedless grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.147-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-dependent response of grapevine somatic embryogenic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 161, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité d'une population de vignes sauvages du Pic Saint-Loup (Hérault) et relations avec le compartiment cultivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (suppl1), pp.S289-S304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles techniques moléculaires au service de la gestion des ressources génétiques de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (19), pp.406-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of vine-1, a LTR-retrotransposon-like element in Vitis vinifera L., and other Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43, pp.366-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the authentication of varietal wines by the analysis of grape (Vitis vinifera L.) residual DNA in must and wine using microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (10), pp.5035-5040. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf991168a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de définition du cépage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116 (17), pp.359-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de définition du cépage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116 (17), pp.359-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical genetics: the parentage of Chardonnay, Gamay, and other wine grapes of Northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieu Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 285 (5433), pp.1562-1565. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.285.5433.1562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the choice of molecular markers for varietal identification in Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 98, pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular marker analysis of Vitis vinifera &amp;quot;Albarino&amp;quot; and some similar grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 123 (5), pp.842-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a codominant scar marker linked to the seedlessness character in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 97 (5-6), pp.950-959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of stable RAPD markers for the identification of grapevine rootstocks and the analysis of genetic relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 48 (4), pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Brassica nigra chromosomes and of blackleg resistance in B.napus-B.nigra addition lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 115, pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles techniques utilisées en ampélographie : informatique et marquage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 610 (HS), pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new family of dispersed repeats from Brassica nigra : characterization and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kapila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Negi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93, pp.1123-1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of molecular markers in grapevine based on RAPD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Viticoltura e di Enologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison by isozyme and RAPD analysis of some isolates of the grapevine dieback fungus, Eutypa lata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Confuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (1), pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a set of RAPD markers by hybridization and sequencing in Brassica : a note of caution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Quiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14, pp.630-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and chromosomal localization of genome specific markers by polymerase chain reaction in Brassica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Quiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 82, pp.627-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of disomic addition lines Brassica napus - Brassica nigra by isozyme, fatty acid and RFLP markers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 81, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribosomal RNA genes in diploid and amphidiploid Brassica and related species: organization, polymorphism and evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Quiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 33, pp.733-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospholipid transfer protein: full-length cDNA and amino acid sequence in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tchang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Stiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Morch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 263 (32), pp.16849-16855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les consortiums microbiens qui interfèrent avec le mildiou de la vigne grâce à l'épidémiologie du microbiome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e rencontres Plantes-Bactéries 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiota data to identify antagonists of grapevine downy mildew.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3GP3 2025 - Webinaire “Microbiome &amp; Santé des Plantes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité intra-variétale de la concentration en sucres du Merlot dépend davantage de l’évaporation tardive que du chargement des sucres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel Lesbats-Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée TerclimPro 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Mixte de Recherche Ecophysiologie et Génomique Fonctionnelle de la Vigne (UMR EGFV); Vitinnov; International Viticulture and Enology Society (IVES); INNO'VIN, Feb 2025, Bordeaux et Cognac, France. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de cépages du Domaine de Vassal INRAE à Marseillan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mocoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine de la viticulture face aux enjeux des musées et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Cognac Communauté d’Agglomération, Nov 2025, Cognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une viticulture sans pesticides : analyse du microbiote des vignes et des sols viticoles pour développer le biocontrôle microbien du mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Matinée des Œnologues de Bordeaux : "Grains de Génie – s’adapter, se réinventer, se diversifier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Bordeaux, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau scénario d'interactions pathogène-microbiote pour l'oomycète Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée des Doctorants de l'Ecole Doctorale Sciences et Environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des données du microbiote pour identifier les antagonistes du mildiou de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Vigne &amp; Vin 2025 – Les communautés microbiennes en œnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique de la vigne ou comment l’évolution de la vigne a façonné la diversité: les enjeux de la préservation d’une diversité génétique mondiale au service de la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mocoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sitevi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free viticulture: analysing the microbiota of grapevines and vineyard soils to develop microbial biocontrol of downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IW 2025 - International scientific workshop French Priority Research Programme 'Growing and Protecting crops Differently'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions for the oomycete Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3GP3 2024 - Réunion plénière du réseau "Ecologie, Evolution, Epidémiologie et Génétique des Populations des microorganismes Pathogènes de Plantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication de la vigne, quoi de neuf sur une vieille histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle CAAPG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAAPG, Mar 2024, Montmélian, France. pp.199-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the viticultural heritage of Rachaya, Lebanon: genetic and chemical profiling of local grape varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of grapevine landraces grown in a traditional vineyard in North Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Grapvine Breeding, Genetics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2023, Cappadocia, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre de Ressources Biologiques de la Vigne de Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mocoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chichrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département de recherche BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality phase assembly of 'Merlot' and it's application for biological studies in grape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome - PAG 31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chargy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying physiological and genetic bases of grapevine adaptation to climate change with maintained quality: Genome diversity as a driver for phenotypic plasticity (‘PlastiVigne’ project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Di Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/KIpkvVol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the viticultural heritage of Rachaya, Lebanon: genetic, ampelographic and chemical profiling of local grape varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th World Congress of Vine and Wine (OIV 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation Internationale de la Vigne et du Vin (OIV); International Viticulture and Enology Society (IVES), Oct 2024, Dijon, France. 5 p., </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/2zkSFXgh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravarietal diversity: an opportunity for climate change adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giesco, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards microbiota-based disease management of downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme M Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-term general meeting of the VITAE project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR ‘Growing and Protecting crops Differently’, Apr 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France. pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPAG-Australia, International Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPPN, Sep 2023, Westin Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fonctionnement des niches dans les filières agroalimentaires ? Une étude qualitative de démarches de filières en transition vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité disponible au niveau clonal et son analyse: le cas du Merlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurturing niche innovations by agrifood value chains in transition to agroecology. A qualitative analysis through eleven case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International sustainability transitions conference: responsibility and reflexivity in transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Utrecht, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenomic predictions for accelerating grapevine breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lazerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics: Pioneering Wines (PIWIs) - Innovation and Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding of drought tolerant cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MONTPELLIER VINE and WINE SCIENCES, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chenin clone project: Current progress towards establishing a scientific base for intravarietal diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chenin Blanc International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chenin blanc association, Nov 2022, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards solutions for adaptation to climate change in the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - international webinar: Innovations towards sustainable viticulture and enology in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUSE Montpellier Université d'Excellence, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the main drivers of grape phyllosphere microbiome structuring ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stellenbosch (South Africa), Oct 2021, Online, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeogenetics as a tool to understand domestication and selection in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Ramos-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département BAP de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation variétale et changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre « Recherche-Vinseo »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Vines and Wine Sciences &amp; Vinseo, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Panel 279 : la génétique d’association pour des variétés tolérantes à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée presse KIM Vine &amp; Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Université d'Excellence (MUSE), Oct 2019, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de nouvelles variétés résistantes à différentes maladies fongiques et mieux adaptées aux climats de demain pour une réduction des intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Vigne et Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Vine and Wine Sciences, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of a diverse grapevine panel to uncover the genetic architecture of numerous traits of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve new QTLs for phenological traits in Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection de nouvelles variétés mieux adaptées aux changements climatiques en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Rencontres Scientifiques sur les changements climatiques en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autochtonous grapevine biodiversity of the Caucasus region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International conference on Vranac and other Montenegrin autochtonous grapevine varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Podgorica, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the application of cryopreservation and cryotherapy for enhanced management of grapevine genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ramora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Peyriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian grape germplasm from the Caucasus, a modern platform for R&D in viticulture and winemaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impacts on grapevine physiology and development at both plant and organ levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine physiology and development responses to warm temperatures sensed on the entire plant or on individual bunches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine and climate warming: Duravitis program opens new breeding strategies for temperature adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis opens breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening germplasm for adaptation to drought and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pinasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Adiveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine, innovation in vineyard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story hidden in the cabinet? Unveiling the grape evolution by using historical herbarium specimens the newly SNP capture technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ramos Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA7 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental, molecular & genetic bases of grapevine adaptation to thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcântara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ANR "Faire face aux changements climatiques - Les apports de la recherche collaborative sur projets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape varieties and rosé wines, a database resulted of 15 years of experimental vinifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pouzalgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics determinism of wine astringency. Highlight of a gene involved in the regulation of proanthocyanidin polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FA1106 "QualityFruit" - 2 nd Annual Conference Fleshy Fruit Development &amp; Ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics determinism of wine astringency: highlight of a gene involved in the regulation of proanthocyanidin degree of polymerisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lecunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost Action Quality Fruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the French wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : which are the main challenges for the French wine industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. South African Conference on Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, CapTown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent studies on genetic diversity and genealogy of grape cultivars (&amp;lt;em&amp;gt;V. vinifer&amp;lt;/em&amp;gt;a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, grape evolution and usefulness of natural variation for the understanding of complex traits in grape and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International conference on grape breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Association Studies (GWAS) and Genomic Selection (GS) in grape: Evaluation of phenotypic prediction methods using a large panel of diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy Investigation in over 2,300 Grapevine Cultivars ([i]Vitis vinifera[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the genetics of color in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Fournier-Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States. 693 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspermie ou quand la graine n'est plus indispensable ou devient indésirable !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Bakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique SNHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). Paris, FRA., May 2013, Rennes, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iso or anisohydry in a Syrah X Grenache progeny: do stomata matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pechier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2013, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of the growth dynamics in Eucalyptus according to environmental variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Biotic and Abiotic Stress Tolerance in Plants: the Challenge for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la sélection génomique chez les plantes pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheur "Sélection génomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of grape response to abiotic stress: how to value at best the sequence data ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Biotic and Abiotic Stress Tolerance in Plants: the Challenge for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Vit-Sec” project: investigating the molecular bases of grapewine adaptation to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MYB factor, identified through expression quantitative locus mapping, negatively regulates the proanthocyanidin pathway in grape berry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FA1106 "QualityFruit" - 2 nd Annual Conference Fleshy Fruit Development &amp; Ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic tool for managing and exploiting genetic association studies results using high throughput genotyping and phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding regulators of grape flavonoid biosynthesis via eQTL mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation sequencer to rapidly genotype grape diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNiPlay: A web-based tool for detection, management and analysis of SNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNiPlay, a web application for SNP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insigth into the genetics of color in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva, New-York, United States. pp.56 (Session orale O-36)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human selection on the allelic diversity of genes involved into the anthocyanin pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype structure and cluster phenotype associations for the VvTFL1A gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for genetic polymorphism through clonal variation of Pinot noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure in a large representative sample of cultivated and wild grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, characterisation and management of grapevine genetic resources: the European project GrapeGen06</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pejic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid DNA sequence diversity in a worldwide set of grapevine cultivars (Vitis vinifera L. subsp. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beridze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pipia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape berry acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Last grasp meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to studying the positional candidate gene 1-deoxyxylulose-5-phosphate synthase (VvDXS) involved in Muscat flavor determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Emanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battilana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Constantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in four Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy investigation in over 2300 grapevine cultivars (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular survey of Georgian traditional grapevine genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Imazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian vitis germplasm: usage, conservation and investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vashakidz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chipashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, characterisation and management of grapevine genetic resources: the European GrapeGen06 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kingroup of the cultivar 'Chardonnay' revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Grape Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of gene flow between wild and cultivated grapevine (Vitis vinifera L.) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ortigosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Grape Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Udine, Italy. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetic studies in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoz: a software for large scale parentage analysis in Vitis vinifera L. species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on advances in grapevine and wine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Venosa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate gene-based association studies in grapevine: the berry size trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Troggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du polymorphisme moléculaire dans le végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP INRA 2005-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening genes for flesh development in berry mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lecunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRASP Meeting IASMA San Michelle Al Adige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Michele d’Adige, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and characterization of Vitis vinifera ssp. silvestris in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on grape genetics and breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Kecskemet, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation and evolution of ADH family from Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes. 11. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une carte génétique de référence de Vitis vinifera à l'aide de marqueurs microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Claux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque sur les recherches fruitières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation et à la protection in situ des populations de Vitis vinifera L. ssp. silvestris (Gmelin) Hegi, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Le Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microsatellite-based Vitis vinifera consensus genetic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Claux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, animal and microbe genomes X conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine-1 a LTR-retrotransposon-like element in grapevine (Vitis spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop ESF Scientific Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards marker-assisted selection for seedlessness in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International symposium on grapevine genetics and breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microsatellite marker based on map of V. vinifera L. current state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes modernes de reconnaissance des cépages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA-VITI 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique des cépages et des clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de la Station Viticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Cognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a chomosomic map and blackleg resistance analyses from Brassica napus-Brassica nigra addition and recombinant lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International rapeseed congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the molecular structure of a sample of RAPD markers in Brassica: sequence comparison and genomic distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference on the plant genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux types de marqueurs moleculaires applicables a la selection pour la tolerance a la secheresse. Avantages et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetique et marqueurs moleculaires pour l'analyse des genomes de Cruciferes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres Marqueurs moleculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chromosomique de la moutarde noire et marquage de la resistance a Phoma lingam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des marqueurs RAPD par rapport a l'analyse isoenzymatique pour l'evaluation de la diversite intra et interspecifique chez les Brassica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources Genetiques Animales et Vegetales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFLP characterisation of Brassica napus - Brassica nigra addition lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Quiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement de cartes chromosomiques a partir de lignees d'addition. Marquage de genes d'interet agronomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire "Meribel 91"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation des lignees d'addition Brassica napus-B.nigra par marqueurs RFLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion du groupe Cytogenetique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating crop improvement in the face of climate emergency through advanced genome editing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Global Agrifood Biotechnologies Conference 2025: “Biotechnologies for a Sustainable Future: Driving Agrifood Systems Transformation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'expérience pour identifier des antagonistes microbiens de Plasmopara viticola, un agent pathogène foliaire majeur de la vigne cultivée (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of univariate and multivariate models for marker selection and genomic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Flower Number Evaluation in Grapevine Inflorescences Using RGB Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Austrian Plant Phenotyping Network meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise editing of a target base in Grapevine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lecunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the french wine industry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Quenol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium Ampelos : Mediterranean vineyards and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Santorin, Greece. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p., 2016, Sustainable grape and wine production in the context of climate change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis & VDQA programs open new breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine adaptation to climate warning: new ways to breed varieties better adapted to elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. INRA, 63 p., 2016, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvLFY polymorphisms associate with variation in flowering time and bunch morphology in the grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the detection of genetic determinism of WUE under drought in grapevine ([i]Vitis vinifera[/i] L.): high throughput facilities on potted plants as compared with vineyard conditions for a whole progeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pechier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreno-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought IV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 species of the Vitis genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pont Royal, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNiPlay : A web application for detection, management and analysis of SNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. international conference on grapevine breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (New York), United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapevine breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva, New York, United States. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis Resource Center for Crop Conservation, Adaptation and Diversity (ARCAD): A new open multi-function platform devoted to plant agrobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPGS2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bologne, Italy. pp.1, 2010, International Symposium on Genomics of Plant Genetic Ressources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of berry quality and powdery mildew resistance in grapevine: genetic determinism and pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Nottéghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, animal and microbe genomes X conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Diego, United States. 1 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine-1, un élément de type rétrotransposon à LTR, présent dans le génome de Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque des éléments transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Grenoble, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie par la technique SSCP d'un marqueur lié au caractère apyrène chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium international sur la génétique et l'amélioration de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Montpellier, France. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agropolis International, 21, 75 p., 2015, Dossiers - Agropolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai comparatif communautaire. &amp;quot;Identification variétale&amp;quot;. Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9. Epigenetics and Crop Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Grunau; Stéphane Maury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-264, 2025, 9781789452167. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394372683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la collection ampélographique de Vassal-Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes, vins et changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85, 2024, 9782759237968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 - Principes de l'amélioration génétique de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernàn Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.1-29, 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11 : Grapevine Domestication and Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics of Domestications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-205, 2024, 978-139433251-9, 978-178945167-2. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332519.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Épigénétique et amélioration des plantes cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Grunau; Stéphane Maury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épigénétique en écologie et évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-267, 2024, Domaine de l'Encyclopédie SCIENCES : Écosystèmes et environnement, 9781789482164. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9216.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11. Domestication et sélection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelletier, Georges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique des domestications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-219, 2024, 9781789481679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping for drought tolerance in grapevine populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel‐ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Miguel Costa; Sofia Catarino; José M. Escalona; Piergiorgio Comuzzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Sustainable Viticulture and Winemaking Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-83, 2022, 978-0-323-85150-3. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85150-3.00017-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and Challenges of Varietal Improvement Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Domaingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lewicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Biénabe; Alain Rival; Denis Loeillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development and Tropical Agri-chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-152, 2017, 978-94-024-1015-0. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1016-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la sélection génomique chez les plantes pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection génomique : Théorie et mise en oeuvre en relation avec les programmes d'amélioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formasciences, FPN, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecoles-chercheurs INRA, 2-7380-1387-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignes et oliviers: formes sauvages et cultivées en France méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Angles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des paysages de la vigne et de l'olivier en France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-176, 2014, 9782759222117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’idéotypes : de la pratique à la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception d'idéotypes de plantes pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRAD, INRA, Montpellier Supagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Europäische Vitis datenbank, eine technische innovation für die langfristige Erhaltung der genetischen ressourcen der rebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Sudharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsches Weinbau-Jahrbuch 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eugen Ulmer KG, pp.185-190, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENRES 081 – a basis for the preservation and utilization of Vitis genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of a Working Group on Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioversity International, 196 p., 2008, 978-92-9043-778-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing microbial consortia that interfere with grapevine downy mildew through microbiome epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Jaswa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf firing symptoms and their genetic analysis in a grapevine diversity panel suddenly exposed to a record heatwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml;jsessionid=924672755dacb93478acbd09ba47. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/PW2UHA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use-related traits in a bi-parental population of grapevine (cv Syrah X cv Grenache)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pechier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Data Gouv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/YTRKV6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing dataset for a Vitis vinifera diversity panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine du Comité scientifique CTPS - Prise en compte de l’adaptation au changement climatique lors de l’inscription des variétés au Catalogue National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bertoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTPS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine du Comité Scientifique CTPS - Durabilité - mai 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouleau Aurélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bertoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Technique Permanent de la Sélection des Plantes Cultivées. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine du Comité Scientifique CTPS - Nouvelles techniques d'édition du génome et évaluation des variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Gouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bertoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Technique Permanent de la Sélection des Plantes Cultivées. 2022, 119 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine du Comité Scientifique CTPS - Quelles variétés pour l’agroécologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Gouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tailliez-Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CTPS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542863v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et produits de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 3A </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des voies de progrès en agriculture conventionnelle par orientation productive. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId960"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Merheb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laucou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Assad Touma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Ouaini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1418.24" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775179v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-024-02203-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Arcens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.8043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;ros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.92-98" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuju Xia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenchang Liang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8655" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188641v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sichel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.99-102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sichel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09453-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00940-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre P&#233;ros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cousins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Walker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15881" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272430v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prieto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Herbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vernet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Portefaix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-020-0366-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bellido" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Vargas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109639" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620828v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Herzog" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rist" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2019.19036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gago" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Martinez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21548/40-2-3031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maghradze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aslanishvili" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mdinaradze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tkemaladze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mekhuzla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Weber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50839-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Ramos-Madrigal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kathrine Wiborg Runge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Samaniego Castruita" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0437-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chouiki Alilou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03351-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621628v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gobbi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars H Hansen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21553769.2018.1552628" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6040096" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1587" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcgovern" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Batiuk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Callahan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1714728114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602464v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12226" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZJKRQBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0754-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602899v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maghradze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Samanishvili" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Mekhuzla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Mdinaradze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tevzadze" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269394v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622670753648755E12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269327v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9836-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194174v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Foria" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0588-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123243v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0209-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601735v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beridze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pipia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-C. Hsu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1046.84" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190115v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0229-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054469v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru228" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268502v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Fen Huang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vialet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guiraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12557" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier-Level" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110436" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f90f-6027" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123372v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Degirmenci Karatas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Karatas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golge Sarikamis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Riahi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hrd2.00039" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268052v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Fen Huang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2013.02.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6QRZSPT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137191v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jia Zoghlami" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mliki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labdelwahed Ghorbe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.09.039" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004748v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Carrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Fen Y. F. Huang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Fournier Level" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Vialet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.04.014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4PCBKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268001v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Di Vecchi-Staraz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1988-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F33BB315BE0D42270699E436CBF50973A9F96FB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267848v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejia Zoghlami" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.08.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGLCLPXW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268012v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba M. Vargas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Teresa de Andr&#233;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-013-0866-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268000v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Imazio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grabriella de Lorenzis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0597-9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QPD5LC7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137010v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-25" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grolier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-217" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004767v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila L. Riahi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma B. Ayari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejia N. Zoghlami" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2013.08.021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939563v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Fournier-Level" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-012-9910-y" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZQF7R8B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939823v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Mliki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9866-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWBC1X5S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647053v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa de Andres" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gaforio" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Munoz-Organero" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-011-9706-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SR21BPS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267958v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-30" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267807v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.04.023" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MJPNF2V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267769v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.73" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267795v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Sudharma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kecke" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267783v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032973" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506011v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boselli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bucchetti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabello" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645901v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmed Mliki" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.09.003" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FQCKD18-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506089v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha El Oualkadi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ater" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerhoune Messaoudi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour El Heit" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0413-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4N1LB31K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644798v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-134" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506050v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dechesne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bruno" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1527-y" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JBV1M07-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651150v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verries" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-179" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506007v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rodier-Goud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000371" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657182v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-284" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666357v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Emanuelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Battilana" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Costantini" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-241" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667767v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.143" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657435v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dias" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Ballester" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0259-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04BF05C9F207E06770396C9A09F60580540E1067/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663469v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elidie Tabard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp298" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662235v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.148" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658540v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riahi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoghlami" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Heit" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-009-9467-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QC62LJFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664460v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ater" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Messaoudi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662563v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gomez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.103929" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667587v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esn084" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666593v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julliard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Perrin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00041.x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D665C35F08840D8EF41041C59490F357A092252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663958v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mliki" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2008.12.011" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQCLD43P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661360v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-31" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664418v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summaira Riaz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pindo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Viola" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-128" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666394v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Coppola" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Cartwright" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0794-3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGKWZ3FW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659595v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stella Grando" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Feingold" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ulanovsky" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Mejia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667578v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2006.07.008" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK0SH49M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663879v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audiot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Baumes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-006-9016-3" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XH0K0L0F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666029v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arroyo-Garcia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolling" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ocete" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lopez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03049.x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665356v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cipriani" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Gaspero" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0295-1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2NDBRWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682543v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1704-y" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7B836FB244F0E816FE8FC5A56188F38AD45D2F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682599v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Siret" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gigaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rosec" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf011462e" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GQWR2H6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680982v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danglot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riaz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0951-z" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4F1JKG2F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679713v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pauquet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670641v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boursiquot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679578v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682911v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parra" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourse" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687827v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687253v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bes" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698970v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Merle" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabanis" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf991168a" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-28MVZN02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346911v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684268v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699130v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bowers" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Chu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Johansson" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.285.5433.1562" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695334v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694297v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loureiro" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697649v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692347v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuisset" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685061v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapila" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Negi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Srivastava" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686192v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691025v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687697v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686743v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Confuron" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chacon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706870v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Quiros" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707998v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#251;" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703346v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709685v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mcgrath" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728413v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tchang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Stiefel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Morch" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493684v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mocoeur" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pattier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493655v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sichel Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8506" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290845v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493646v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944977v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalak" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laucou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touma" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouaini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304084v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944975v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201088v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beyrouthy" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944968v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dedet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chichrie" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944964v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girollet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laucou" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530427v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/2zkSFXgh" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569823v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369036v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188529v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298256v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944979v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Romieu" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Cunff" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206711v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188518v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188511v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200765v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310969v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200995v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200705v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200988v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200473v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moisy" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lamblin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857674v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734488v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134545v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. This" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ojeda" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736894v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ramora" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyriere" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790921v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Failla" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736430v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796963v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801795v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742450v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743233v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743751v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Hsiao" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smith" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos Madrigal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798693v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lecunff" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Souquet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603511v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506526v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154372v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alc&#226;ntara Novelli Dias" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794117v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796428v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801050v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268812v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi-Staraz" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268811v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601763v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrier" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268418v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268629v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fodor" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268627v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268609v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechier" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreno" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939830v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bakry" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Froelicher" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810865v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cros" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506173v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745794v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506170v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506172v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754281v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cunff" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi Staraz" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757984v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pejic" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756324v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820511v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Souquet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754600v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757886v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audeguin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750878v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814452v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755789v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Hsu" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756227v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emanuelli" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battilana" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gambino" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Constantini" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756085v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755799v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757216v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imazio" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Lorenzis" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scienza" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758395v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755760v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Failla" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vashakidz" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chipashvili" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755500v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755583v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ortigosa" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754454v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750746v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817123v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troggio" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816994v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763857v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762725v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762732v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiquet" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764162v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760893v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761924v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767948v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766436v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768643v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779015v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775828v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773097v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiros" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774377v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774873v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774128v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. This" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778018v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779509v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775914v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246365v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Georget" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Richaud" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/events/detail/fao-biotech-conference-2025" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201020v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Herzog" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Rist" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736492v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800068v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742805v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798203v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268620v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreno-Torres" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818909v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824316v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822150v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758367v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmadi" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Engelmann" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831676v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosba" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nott&#233;ghem" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841193v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842690v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837796v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851721v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209074v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394372683.ch9" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372683" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944971v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1842/9782759237975/vigne-vin-et-changement-climatique" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828938v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394332519.ch11" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332519.ch11" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944961v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#224;n Ojeda" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938444v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/epigenetique-en-ecologie-et-evolution/?/58816" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9216.ch9" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944963v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/genetique-des-domestications" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814958v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85150-3.00017-7" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201282v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Domaingue" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lewicki" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bakry" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Horry" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-1016-7_11" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1016-7_11" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800270v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elearning.formation-permanente.inra.fr/course/view.php?id=26&amp;amp;section=1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956633v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Berville" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1249/9782759222124/atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173767v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/573557/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267962v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Maul" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824966v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719726v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/YTRKV6" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886596v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tozzo" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215270v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouleau Aur&#233;lia" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542863v3" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tailliez-Lefebvre" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805778v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583933v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2649771" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Merheb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laucou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Assad Touma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Ouaini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1418.24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775179v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-024-02203-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Cambon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00691-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Arcens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.8043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuju Xia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenchang Liang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8655" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;ros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.92-98" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sichel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.99-102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sichel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09453-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00940-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac103" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216340v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre P&#233;ros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cousins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Walker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15881" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201073v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prieto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Herbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vernet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Portefaix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-020-0366-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958402v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bellido" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Vargas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109639" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Herzog" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rist" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2019.19036" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620631v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maghradze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aslanishvili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mdinaradze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tkemaladze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mekhuzla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gago" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Martinez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21548/40-2-3031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187462v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Ramos-Madrigal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kathrine Wiborg Runge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Samaniego Castruita" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0437-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50839-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chouiki Alilou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03351-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6040096" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gobbi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars H Hansen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21553769.2018.1552628" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1587" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcgovern" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Batiuk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Callahan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Smith" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1714728114" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322529v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0754-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602464v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12226" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZJKRQBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602899v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maghradze" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Samanishvili" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Mekhuzla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Mdinaradze" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tevzadze" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635687v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622670753648755E12" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269327v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9836-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194174v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Foria" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0588-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268502v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Fen Huang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vialet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guiraud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12557" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054469v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru228" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123243v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0209-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beridze" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pipia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-C. Hsu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1046.84" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190115v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0229-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268775v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier-Level" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110436" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268777v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f90f-6027" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123372v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Degirmenci Karatas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Karatas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golge Sarikamis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Riahi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hrd2.00039" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004748v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Carrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Fen Y. F. Huang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Fournier Level" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Vialet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.04.014" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4PCBKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137191v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jia Zoghlami" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mliki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labdelwahed Ghorbe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.09.039" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268001v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Di Vecchi-Staraz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1988-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F33BB315BE0D42270699E436CBF50973A9F96FB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Fen Huang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2013.02.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6QRZSPT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267848v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejia Zoghlami" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.08.021" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGLCLPXW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268012v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba M. Vargas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Teresa de Andr&#233;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-013-0866-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268000v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Imazio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grabriella de Lorenzis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0597-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QPD5LC7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137010v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-25" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grolier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-217" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004767v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila L. Riahi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma B. Ayari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejia N. Zoghlami" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2013.08.021" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939823v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Mliki" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9866-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWBC1X5S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939563v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Fournier-Level" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-012-9910-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZQF7R8B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa de Andres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gaforio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Munoz-Organero" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-011-9706-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SR21BPS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267958v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-30" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267807v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.04.023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MJPNF2V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267769v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.73" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267783v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032973" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267795v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Sudharma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kecke" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506011v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boselli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bucchetti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645901v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmed Mliki" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.09.003" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FQCKD18-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506089v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha El Oualkadi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ater" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerhoune Messaoudi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour El Heit" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0413-3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4N1LB31K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644798v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-134" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506050v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dechesne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bruno" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1527-y" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JBV1M07-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651150v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verries" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-179" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506007v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rodier-Goud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000371" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666357v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Emanuelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Battilana" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Costantini" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-241" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657182v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-284" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657435v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dias" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Ballester" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0259-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04BF05C9F207E06770396C9A09F60580540E1067/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667767v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.143" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663469v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elidie Tabard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp298" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662235v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.148" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658540v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riahi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoghlami" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Heit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-009-9467-6" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QC62LJFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664460v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ater" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Messaoudi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667587v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esn084" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662563v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gomez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.103929" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666593v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julliard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Perrin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00041.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D665C35F08840D8EF41041C59490F357A092252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663958v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mliki" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2008.12.011" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQCLD43P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664418v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summaira Riaz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pindo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Viola" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-128" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661360v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-31" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666394v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Coppola" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Cartwright" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0794-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGKWZ3FW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659595v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stella Grando" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Feingold" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ulanovsky" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Mejia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666029v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arroyo-Garcia" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolling" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ocete" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lopez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03049.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667578v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2006.07.008" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK0SH49M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663879v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audiot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Baumes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-006-9016-3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XH0K0L0F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665356v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cipriani" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Gaspero" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0295-1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2NDBRWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682543v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1704-y" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7B836FB244F0E816FE8FC5A56188F38AD45D2F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682599v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Siret" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gigaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rosec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf011462e" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GQWR2H6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680982v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danglot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riaz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0951-z" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4F1JKG2F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679713v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pauquet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670641v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boursiquot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679578v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682911v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parra" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourse" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687827v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687253v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698970v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Merle" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cabanis" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf991168a" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-28MVZN02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346911v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684268v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699130v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bowers" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Chu" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Johansson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.285.5433.1562" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695334v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694297v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loureiro" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697649v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692347v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuisset" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686192v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691025v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685061v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapila" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Negi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Srivastava" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687697v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686743v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Confuron" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chacon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706870v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Quiros" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707998v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#251;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703346v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709685v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mcgrath" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728413v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tchang" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Stiefel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Morch" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290878v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290797v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493655v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sichel Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8506" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493684v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mocoeur" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pattier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564808v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290845v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290835v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493646v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290767v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304084v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944975v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944977v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalak" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laucou" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touma" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouaini" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201088v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beyrouthy" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944968v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dedet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chichrie" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944964v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girollet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laucou" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530427v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/2zkSFXgh" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188529v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298256v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569823v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369036v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944979v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Romieu" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Cunff" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206711v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188518v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188511v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310969v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200765v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200995v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200705v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200988v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200473v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moisy" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lamblin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734488v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857674v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134545v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. This" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ojeda" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790921v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Failla" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736894v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ramora" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyriere" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736430v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801795v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742450v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743233v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796963v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743751v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Hsiao" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smith" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos Madrigal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154372v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alc&#226;ntara Novelli Dias" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506526v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603511v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Souquet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798693v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lecunff" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796428v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794117v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801050v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268812v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi-Staraz" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268811v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939830v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bakry" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Froelicher" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268609v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechier" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreno" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268627v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810865v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cros" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268629v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fodor" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268418v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601763v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506173v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745794v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506170v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506172v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756324v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820511v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Souquet" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750878v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cunff" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754600v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757886v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audeguin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754281v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi Staraz" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757984v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pejic" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755789v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Hsu" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814452v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756227v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emanuelli" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battilana" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gambino" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Constantini" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756085v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755799v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757216v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imazio" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Lorenzis" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scienza" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755760v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Failla" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vashakidz" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chipashvili" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758395v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755500v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755583v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ortigosa" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754454v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817123v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troggio" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750746v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816994v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763857v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762725v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762732v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiquet" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764162v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760893v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761924v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767948v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766436v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768643v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779015v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775828v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773097v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiros" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774128v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. This" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774377v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774873v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778018v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779509v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775914v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246365v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Georget" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Richaud" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/events/detail/fao-biotech-conference-2025" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931589v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201020v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Herzog" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Rist" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736492v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800068v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742805v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798203v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268620v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreno-Torres" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818909v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824316v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822150v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758367v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmadi" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Engelmann" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831676v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosba" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nott&#233;ghem" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841193v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842690v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837796v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851721v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209074v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394372683.ch9" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372683" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944971v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1842/9782759237975/vigne-vin-et-changement-climatique" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944961v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#224;n Ojeda" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828938v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394332519.ch11" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332519.ch11" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938444v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/epigenetique-en-ecologie-et-evolution/?/58816" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9216.ch9" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944963v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/genetique-des-domestications" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814958v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85150-3.00017-7" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201282v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Domaingue" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lewicki" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bakry" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Horry" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-1016-7_11" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1016-7_11" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800270v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elearning.formation-permanente.inra.fr/course/view.php?id=26&amp;amp;section=1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956633v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Berville" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1249/9782759222124/atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173767v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/573557/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267962v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Maul" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824966v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084268v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719726v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/YTRKV6" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886596v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tozzo" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215270v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouleau Aur&#233;lia" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542863v3" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tailliez-Lefebvre" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805778v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>