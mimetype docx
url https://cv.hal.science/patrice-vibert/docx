--- v0 (2026-03-10)
+++ v1 (2026-04-03)
@@ -126,1054 +126,1503 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitter X ? Le microblogging et la décentralisation des réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Carnet de lecteur #1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rouet</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.58079/15xk3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376953v1</w:t>
+                <w:t xml:space="preserve">hal-05578329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAO : Hypercapitalisme ou gouvernance démocratique ?</w:t>
+                <w:t xml:space="preserve">Carnet de lecteur#2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836304v1</w:t>
+                <w:t xml:space="preserve">hal-05578332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Gomez-Mejia, Les Fabriques de soi ? Identité et Industrie sur le web</w:t>
+                <w:t xml:space="preserve">The Bitcoin Society: le cheval de Troie libertarien de Éric Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...27 lines deleted...]
-            <w:pPr/>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903684v1</w:t>
+                <w:t xml:space="preserve">⟨10.58079/15atr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parenthèse désenchantée</w:t>
-[...102 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux sources du mouvement “Bloquons-tout!” - Work in Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938229v1</w:t>
+                <w:t xml:space="preserve">⟨10.58079/14m2b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques propositions pour une lecture sartrienne de Madame Bovary</w:t>
+                <w:t xml:space="preserve">Le libertarianisme est-il devenu populiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04848442v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15atq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une pensée de l'événement: Flaubert et Zola</w:t>
+                <w:t xml:space="preserve">L’ingérence d’Elon Musk et la nouvelle vague libertarienne (Note personnelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04838581v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/134ff⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un fictionnalisme conséquent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cléro</w:t>
+                <w:t xml:space="preserve">Quitter X ? Le microblogging et la décentralisation des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04903863v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Discours de la sympathie</w:t>
+                <w:t xml:space="preserve">DAO : Hypercapitalisme ou gouvernance démocratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (2), pp.138-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.095.0138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Gomez-Mejia, Les Fabriques de soi ? Identité et Industrie sur le web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.463-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parenthèse désenchantée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/herm.clero.2014.02.0275⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">Rémi Baille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juillt-Août (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1707.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903699v1</w:t>
+                <w:t xml:space="preserve">hal-01938229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques propositions pour une lecture sartrienne de Madame Bovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une pensée de l'événement: Flaubert et Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Flaubert et la philosophie, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme philosophique commun ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour un fictionnalisme conséquent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cléro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05383283v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Discours de la sympathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, pp.275-286, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.clero.2014.02.0275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un programme philosophique commun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel du Groupe d'Etudes Sartriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etudes Sartriennes, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité : un nouveau chantier théorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lazzarotti (dir.); Pierre-Jacques Olagnier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Identité, entre ineffable et effroyable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.15-22, 2011, Recherches, 9782200259242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.lazza.2011.01.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire existentielle: l’expérience répétitive des institutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-répéter-répétitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-2-915797-52-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1241,51 +1690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25D27001"/>
+    <w:nsid w:val="88478533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1472,51 +1921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-vibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2150-0978" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.095.0138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11717" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.clero.2014.02.0275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.lazza.2011.01.0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100336580" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-vibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2150-0978" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15xk3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15atr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578322v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14m2b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15atq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/134ff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836304v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.095.0138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.clero.2014.02.0275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.lazza.2011.01.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100336580" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>