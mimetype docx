--- v1 (2026-04-03)
+++ v2 (2026-05-04)
@@ -126,1503 +126,1783 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (6)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnet de lecteur #1</w:t>
+                <w:t xml:space="preserve">Carnet de lecteur#2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578329v1</w:t>
+                <w:t xml:space="preserve">hal-05578332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnet de lecteur#2</w:t>
+                <w:t xml:space="preserve">Carnet de lecteur #1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15xk3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578332v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bitcoin Society: le cheval de Troie libertarien de Éric Larchevêque</w:t>
+                <w:t xml:space="preserve">Carnet de lecteur#3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
+              <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/15atr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/163g1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578326v1</w:t>
+                <w:t xml:space="preserve">hal-05600362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux sources du mouvement “Bloquons-tout!” - Work in Progress</w:t>
+                <w:t xml:space="preserve">L'IA: un danger ou une chance pour les travailleurs de l'écriture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
+              <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/14m2b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/163nn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578322v1</w:t>
+                <w:t xml:space="preserve">hal-05600359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le libertarianisme est-il devenu populiste ?</w:t>
+                <w:t xml:space="preserve">Aux sources du mouvement “Bloquons-tout!” - Work in Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/15atq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/14m2b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578323v1</w:t>
+                <w:t xml:space="preserve">hal-05578322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le libertarianisme est-il devenu populiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15atq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ingérence d’Elon Musk et la nouvelle vague libertarienne (Note personnelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/134ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bitcoin Society: le cheval de Troie libertarien de Éric Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15atr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitter X ? Le microblogging et la décentralisation des réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Le paradoxe de la psychomotricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05376953v1</w:t>
+              <w:t xml:space="preserve">5ème journée de l'école doctorale HSRT: Vulnérabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAO : Hypercapitalisme ou gouvernance démocratique ?</w:t>
+                <w:t xml:space="preserve">Les intermittences de la littérature-à-faire : une éthique de la synchronicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04836304v1</w:t>
+              <w:t xml:space="preserve">Séminaire Littéraire des Armes de la Critique: Sartre après "Qu'est-ce que la littérature ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Travail SLAC (ENS), Feb 2019, Paris ENS Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Gomez-Mejia, Les Fabriques de soi ? Identité et Industrie sur le web</w:t>
+                <w:t xml:space="preserve">Un programme philosophique commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...45 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Colloque annuel du Groupe d'Etudes Sartriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etudes Sartriennes, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...252 lines deleted...]
-                <w:t xml:space="preserve">hal-04838581v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un fictionnalisme conséquent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cléro</w:t>
+                <w:t xml:space="preserve">Quitter X ? Le microblogging et la décentralisation des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04903863v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Discours de la sympathie</w:t>
+                <w:t xml:space="preserve">DAO : Hypercapitalisme ou gouvernance démocratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Hermann, pp.275-286, 2014, </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (2), pp.138-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.095.0138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Gomez-Mejia, Les Fabriques de soi ? Identité et Industrie sur le web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.463-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parenthèse désenchantée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Baille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/herm.clero.2014.02.0275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04903699v1</w:t>
+                <w:t xml:space="preserve">Mélanie Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juillt-Août (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1707.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques propositions pour une lecture sartrienne de Madame Bovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une pensée de l'événement: Flaubert et Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Flaubert et la philosophie, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme philosophique commun ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour un fictionnalisme conséquent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cléro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05383283v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Discours de la sympathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, pp.275-286, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.clero.2014.02.0275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité : un nouveau chantier théorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lazzarotti (dir.); Pierre-Jacques Olagnier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Identité, entre ineffable et effroyable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.15-22, 2011, Recherches, 9782200259242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.lazza.2011.01.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire existentielle: l’expérience répétitive des institutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-répéter-répétitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-2-915797-52-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1690,51 +1970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88478533"/>
+    <w:nsid w:val="1972A5AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1921,51 +2201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-vibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2150-0978" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15xk3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15atr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578322v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14m2b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15atq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/134ff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836304v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.095.0138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.clero.2014.02.0275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.lazza.2011.01.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100336580" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-vibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2150-0978" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578332v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15xk3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600362v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/163g1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/163nn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578322v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14m2b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15atq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/134ff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15atr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.095.0138" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.clero.2014.02.0275" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.lazza.2011.01.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100336580" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>