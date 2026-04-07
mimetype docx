--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,455 +100,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Experimental Assessment of Hill Climbing MPPT Algorithm Enhanced by Estimating a Duty Cycle for PV System</w:t>
+                <w:t xml:space="preserve">A comprehensive assessment of MPPT algorithms to optimal power extraction of a PV panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hyacinthe Tchakounté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solar Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.172 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22059/JSER.2019.287029.1126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265246v1</w:t>
+                <w:t xml:space="preserve">hal-02543290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Experimental Assessment of Hill Climbing MPPT Algorithm Enhanced by Estimating a Duty Cycle for PV System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Wira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyacinthe Tchakounte</w:t>
+                <w:t xml:space="preserve">Hyacinthe Tchakounté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.1180-1189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878233v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive assessment of MPPT algorithms to optimal power extraction of a PV panel</w:t>
+                <w:t xml:space="preserve">Real-Time Experimental Assessment of Hill Climbing MPPT Algorithm Enhanced by Estimating a Duty Cycle for PV System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Wira</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Tchakounte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543290v1</w:t>
+                <w:t xml:space="preserve">hal-02878233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of two MPPT algorithms for a standalone photovoltaic system with variable weather condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Tchakounte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Tsayo Bantio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.6790 - 6796. </w:t>
@@ -625,51 +625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naga Ganesh Kurapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Prasad K. Jagannath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Lal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -737,51 +737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Laib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd Elaziz Chaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Electrical Engineering and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (3), pp.518-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -828,77 +828,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the reliability of MPPT algorithms for the crystalline silicon photovoltaic modules in variable weather conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Dandoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bitjoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Kuitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -971,51 +971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moamar Sayed-Mouchaweh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1088,51 +1088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Loia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1192,77 +1192,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations Based on Experimental Data of the Behaviour of a Monocrystalline Silicon Photovoltaic Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Dandoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bitjoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Kuitché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1303,282 +1303,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Learning Solution for Torque Ripple Reduction for Nonsinusoidal Permanent-Magnet Motor Drives Based on Artificial Neural Networks</w:t>
+                <w:t xml:space="preserve">An Adaptive Control Algorithm for Maximum Power Point Tracking for Photovoltaic Energy Conversion Systems - A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ayman Blorfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Sturtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djaffar Ould Abdeslam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Mercklé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review of Electrical Engineering,IREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.559-565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019390v1</w:t>
+                <w:t xml:space="preserve">hal-01171183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Control Algorithm for Maximum Power Point Tracking for Photovoltaic Energy Conversion Systems - A Comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Self-Learning Solution for Torque Ripple Reduction for Nonsinusoidal Permanent-Magnet Motor Drives Based on Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Sturtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Blorfan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Djaffar Ould Abdeslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Electrical Engineering,IREE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (2), pp.655-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2013.2257136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171183v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unique FPGA for the Implementation of Neural Strategies for Identifying Harmonic Distortions</w:t>
               </w:r>
@@ -1603,51 +1603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Berviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-H. Kom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Electrical and Electronics Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1666,247 +1666,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'une table de commutation floue pour la commande d'un filtre actif de puissance</w:t>
+                <w:t xml:space="preserve">Improvement of PWM Rectifier Performances Using Direct Power Control and Fuzzy Logic Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Hamdaoui</w:t>
+                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ahmed Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (4), pp.405-414</w:t>
+              <w:t xml:space="preserve">Australian Journal of Basic and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.297-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010273v1</w:t>
+                <w:t xml:space="preserve">hal-00985360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of PWM Rectifier Performances Using Direct Power Control and Fuzzy Logic Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Elaboration d'une table de commutation floue pour la commande d'un filtre actif de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Masssoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Massoum</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelghani Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Basic and Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (4), pp.297-303</w:t>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp.405-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985360v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Sliding Mode Speed Controller for a Vector Controlled Induction Motor</w:t>
               </w:r>
@@ -1918,77 +1918,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bentaallah Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Belaimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (-), pp.1525-1529</w:t>
@@ -2017,90 +2017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorless Fuzzy Sliding Mode Speed Controller for DTC of Induction Motor based on DSVM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Hammoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Basic and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (4), pp.304-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2125,90 +2125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Optimization of a Photovoltaic Generator with an Active Power Filter Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Blorfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2246,103 +2246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Controller for Three-Phase Hybrid Active Power Filter with Photovoltaic Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Blorfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Grid and Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.17-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2370,454 +2370,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonics Identification with Artificial Neural Networks: Application to Active Power Filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of PI and Fuzzy DC Voltage Control for a DPC- PWM Rectifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emerging Electric Power Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (10), pp.355-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851870v1</w:t>
+                <w:t xml:space="preserve">hal-00851872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Techniques Based On Artificial Neural Networks for the Identification of Power System Harmonics A comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonics Identification with Artificial Neural Networks: Application to Active Power Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Blorfan</w:t>
+                <w:t xml:space="preserve">Djaffar Ould Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modeling and Simulation (I.RE.MO.S.)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Emerging Electric Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (5), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1553-779X.2783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851867v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of PI and Fuzzy DC Voltage Control for a DPC- PWM Rectifier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Three Techniques Based On Artificial Neural Networks for the Identification of Power System Harmonics A comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Blorfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Merckle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 87 (10), pp.355-359</w:t>
+              <w:t xml:space="preserve">International Review on Modeling and Simulation (I.RE.MO.S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2), pp.851-857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851872v1</w:t>
+                <w:t xml:space="preserve">hal-00851867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for modeling the Photovoltaic Cell using Orcad comparing with the Model done in Matlab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Blorfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,294 +2862,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Artificial Neural Network Approach for Solving the Harmonic Distortions Elimination in Multilevel Converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distortions identification and compensation based on artificial neural networks using symmetrical components of the voltages and the currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Taleb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Daffar Ould Abdeslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modelling and Simulations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.1145-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2009.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867045v1</w:t>
+                <w:t xml:space="preserve">hal-00864160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortions identification and compensation based on artificial neural networks using symmetrical components of the voltages and the currents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Artificial Neural Network Approach for Solving the Harmonic Distortions Elimination in Multilevel Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Merckle</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review on Modelling and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.227-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2009.02.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00864160v1</w:t>
+                <w:t xml:space="preserve">hal-00867045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for the re-implementation of threshold logic functions with cellular neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bénédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3196,51 +3196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-fuzzy controller for a permanent magnet synchronous machine singularly perturbed fed by a three levels inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,90 +3321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified artificial neural network architecture for active power filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaffar Ould Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-André Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3451,103 +3451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie neuromimétique d'identification et de commande d'un filtre actif parallèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaffar Ould Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-André Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (1), pp.35-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3593,90 +3593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Control For A Permanent Magnet Synchronous Machine Fed By Three Levels Inverter Using A Singular Perturbation Decoupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Karim Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Bellabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3723,51 +3723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Unknown Motion for Model Independent Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3840,970 +3840,970 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des perturbations présentes dans les réseaux électriques avec des descripteurs temps-fréquence et des approches d'apprentissage machine</w:t>
+                <w:t xml:space="preserve">Apprentissage machine par transfert appliqué à la surveillance non-intrusive des charges électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gandorj Darambazar</w:t>
+                <w:t xml:space="preserve">Yacine Belguermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Moukadem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Wira</w:t>
+                <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619719v1</w:t>
+                <w:t xml:space="preserve">hal-04619715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage machine par transfert appliqué à la surveillance non-intrusive des charges électriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification des perturbations présentes dans les réseaux électriques avec des descripteurs temps-fréquence et des approches d'apprentissage machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandorj Darambazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Belguermi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ali Moukadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619715v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Consumption Analysis for Real-Time Leakage Detection in the Context of a Smart Tertiary Building</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Boudhaouia</w:t>
+                <w:t xml:space="preserve">A Fuzzy Logic MPPT Algorithm with a PI Controller for a Standalone PV System under Variable Weather and Load Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Wira</w:t>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Applied Smart Systems (ICASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Medea, Algeria. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASS.2018.8651976⟩</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASS.2018.8652047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626777v1</w:t>
+                <w:t xml:space="preserve">hal-02514071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil et exploitation de données issues de capteurs connectés dans un contexte de télémonitoring pour bâtiments intelligents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Water Consumption Analysis for Real-Time Leakage Detection in the Context of a Smart Tertiary Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Boudhaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Applied Smart Systems (ICASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Medea, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASS.2018.8651976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820854v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Logic MPPT Algorithm with a PI Controller for a Standalone PV System under Variable Weather and Load Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recueil et exploitation de données issues de capteurs connectés dans un contexte de télémonitoring pour bâtiments intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Boudhaouia Miled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Spiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Applied Smart Systems (ICASS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514071v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive neurofuzzy H-infinity control method for bioreactors and biofuels production</w:t>
+                <w:t xml:space="preserve">A nonlinear optimal control method for bioreactors and biofuels production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sul Ademi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8750-8755, </w:t>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.8721-8726, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681531v1</w:t>
+                <w:t xml:space="preserve">hal-04681514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear optimal control method for bioreactors and biofuels production</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonlinear optimal control for Synchronous Reluctance Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ademi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217533⟩</w:t>
+              <w:t xml:space="preserve">2017 11th IEEE International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Cadiz, Spain. pp.594-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CPE.2017.7915239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681514v1</w:t>
+                <w:t xml:space="preserve">hal-04689378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optimal control for Synchronous Reluctance Machines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An adaptive neurofuzzy H-infinity control method for bioreactors and biofuels production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sul Ademi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 11th IEEE International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Cadiz, Spain. pp.594-599, </w:t>
+              <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8750-8755, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CPE.2017.7915239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689378v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optimal control for autonomous navigation of a truck and trailer system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Binns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 18th International Conference on Advanced Robotics (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Hong Kong, China. pp.505-510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4863,51 +4863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benatiallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ouledali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiandong Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5075,51 +5075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linear Multi-Layer Perceptron for Identifying Harmonic Contents of Biomedical Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Artificial Intelligence Applications and Innovations (AIAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paphos, Greece. pp.262-271, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5179,204 +5179,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting and analysis of data from autonomous sensors with applications to smart buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Boudhaouia</w:t>
+                <w:t xml:space="preserve">A comparative study of MPPT algorithms to optimal power extraction of a photovoltaic panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Wira</w:t>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Upper Rhine Cluster for Sustainability Research</w:t>
+              <w:t xml:space="preserve">I URCforSR International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627002v1</w:t>
+                <w:t xml:space="preserve">hal-02875968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of MPPT algorithms to optimal power extraction of a photovoltaic panel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Collecting and analysis of data from autonomous sensors with applications to smart buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Boudhaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I URCforSR International Conference</w:t>
+              <w:t xml:space="preserve">The Upper Rhine Cluster for Sustainability Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875968v1</w:t>
+                <w:t xml:space="preserve">hal-02627002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5420,51 +5420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihssane Chtouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Eddine Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Zazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5550,51 +5550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Analyze of Global MPPT Based on Hybrid Classical-ANN with PSO Learning Approach for PV System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihssane Chtouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Zazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5693,51 +5693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Perturb and Observe MPPT Methods with Artificial Neural Networks for Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihssane Chtouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Zazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5805,51 +5805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Laib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd Elaziz Chaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Electrical Engineering and Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 411, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5928,51 +5928,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux neuromimétiques, modularité et statistiques : estimation du mouvement pour l'asservissement visuel de robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Haute Alsace - Mulhouse, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6031,51 +6031,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches neuromimétiques pour l'identification et la commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Haute Alsace - Mulhouse, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6262,51 +6262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Badji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Tchakount&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Tchakounte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/JSER.2019.287029.1126" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tsayo Bantio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijet.v7i4.24460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Sharma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Ganesh Kurapati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Prasad K. Jagannath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Lal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Laib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Elaziz Chaghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15676/ijeei.2016.8.3.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Dandoussou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitjoka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kuitche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesit.2016.08.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Rigatos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-016-0061-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Loia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-016-0044-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kuitch&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/169015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sturtzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2257136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Blorfan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckl&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raoul Naoussi Dzond&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Berviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Kom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamdaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Semmah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masssoum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ayad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Massoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Massoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaallah Abderrahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belaimeche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Meroufel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoumi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sgre.2012.31003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1553-779X.2783" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ECDC99A960BCC038A0923133627BCC050FAA0B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sturtzer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taleb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.02.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S17PLR96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065708001609" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Fellah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentaallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Chapuis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.888758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.35-64" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MV6ZN3HW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karim Fellah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Bellabes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1469026801000135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandorj Darambazar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moukadem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belguermi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Boudhaouia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASS.2018.8651976" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04820854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Boudhaouia Miled" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spiegel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASS.2018.8652047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04681531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sul Ademi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04681514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04689378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigatos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jovanovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ademi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE.2017.7915239" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04689410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Busawon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binns" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2017.8023657" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04681122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benatiallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouledali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04731032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiandong Ma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2016.7504840" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Minh Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41142-7_27" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04842115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Chtouki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Chakir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Zazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collicchio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-53187-4_27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53187-4_27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04840149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36778-7_12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36778-7_12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04833338v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04833133v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48929-2_16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48929-2_16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/JSER.2019.287029.1126" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Badji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Tchakount&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Tchakounte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tsayo Bantio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijet.v7i4.24460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Sharma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Ganesh Kurapati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Prasad K. Jagannath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Lal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Laib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Elaziz Chaghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15676/ijeei.2016.8.3.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Dandoussou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitjoka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kuitche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesit.2016.08.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Rigatos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-016-0061-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Loia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-016-0044-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kuitch&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/169015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Blorfan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sturtzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2257136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raoul Naoussi Dzond&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Berviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Kom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Semmah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Massoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamdaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masssoum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ayad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Massoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaallah Abderrahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belaimeche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Meroufel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoumi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sgre.2012.31003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1553-779X.2783" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ECDC99A960BCC038A0923133627BCC050FAA0B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sturtzer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.02.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S17PLR96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867045v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taleb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065708001609" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Fellah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentaallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Chapuis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.888758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.35-64" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MV6ZN3HW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karim Fellah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Bellabes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1469026801000135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belguermi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hermann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandorj Darambazar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moukadem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASS.2018.8652047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Boudhaouia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASS.2018.8651976" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04820854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Boudhaouia Miled" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spiegel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04681514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sul Ademi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217533" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04689378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigatos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jovanovic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ademi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE.2017.7915239" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04681531v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217538" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04689410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Busawon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binns" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2017.8023657" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04681122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benatiallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouledali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04731032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiandong Ma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2016.7504840" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Minh Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41142-7_27" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04842115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Chtouki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Chakir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Zazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collicchio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-53187-4_27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53187-4_27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04840149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36778-7_12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36778-7_12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04833338v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04833133v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48929-2_16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48929-2_16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>