--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,455 +100,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive assessment of MPPT algorithms to optimal power extraction of a PV panel</w:t>
+                <w:t xml:space="preserve">Real-Time Experimental Assessment of Hill Climbing MPPT Algorithm Enhanced by Estimating a Duty Cycle for PV System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Wira</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Tchakounté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.1180-1189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543290v1</w:t>
+                <w:t xml:space="preserve">hal-03265246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Experimental Assessment of Hill Climbing MPPT Algorithm Enhanced by Estimating a Duty Cycle for PV System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Wira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyacinthe Tchakounté</w:t>
+                <w:t xml:space="preserve">Hyacinthe Tchakounte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.1180-1189</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265246v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Experimental Assessment of Hill Climbing MPPT Algorithm Enhanced by Estimating a Duty Cycle for PV System</w:t>
+                <w:t xml:space="preserve">A comprehensive assessment of MPPT algorithms to optimal power extraction of a PV panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hyacinthe Tchakounte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solar Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.172 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22059/JSER.2019.287029.1126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878233v1</w:t>
+                <w:t xml:space="preserve">hal-02543290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of two MPPT algorithms for a standalone photovoltaic system with variable weather condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Tchakounte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Tsayo Bantio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.6790 - 6796. </w:t>
@@ -580,386 +580,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified null space strategy to solve consensus problem</w:t>
+                <w:t xml:space="preserve">A New Learning and Fuzzy Strategy for Active Power Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aman Sharma</w:t>
+                <w:t xml:space="preserve">Hichem Laib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naga Ganesh Kurapati</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Abd Elaziz Chaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kuwait Journal of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Electrical Engineering and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.518-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15676/ijeei.2016.8.3.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510583v1</w:t>
+                <w:t xml:space="preserve">hal-01510274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Learning and Fuzzy Strategy for Active Power Filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of the reliability of MPPT algorithms for the crystalline silicon photovoltaic modules in variable weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Dandoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Laib</w:t>
+                <w:t xml:space="preserve">Laurent Bitjoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abd Elaziz Chaghi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Wira</w:t>
+                <w:t xml:space="preserve">Alexis Kuitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Electrical Engineering and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (3), pp.518-527. </w:t>
+              <w:t xml:space="preserve">Journal of Electrical Systems and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journal of Electrical Systems and Information Technology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15676/ijeei.2016.8.3.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jesit.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510274v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the reliability of MPPT algorithms for the crystalline silicon photovoltaic modules in variable weather conditions</w:t>
+                <w:t xml:space="preserve">Modified null space strategy to solve consensus problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Dandoussou</w:t>
+                <w:t xml:space="preserve">Aman Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naga Ganesh Kurapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Prasad K. Jagannath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kamta</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Lal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Systems and Information Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kuwait Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (4), pp.82-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510423v1</w:t>
+                <w:t xml:space="preserve">hal-01510583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of DC–DC Converter and DC Motor Dynamics Using Differential Flatness Theory</w:t>
               </w:r>
@@ -971,51 +971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moamar Sayed-Mouchaweh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1088,51 +1088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Loia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1179,90 +1179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations Based on Experimental Data of the Behaviour of a Monocrystalline Silicon Photovoltaic Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Dandoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bitjoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Kuitché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1348,51 +1348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mercklé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1456,51 +1456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1603,51 +1603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Berviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-H. Kom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Electrical and Electronics Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1698,51 +1698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Basic and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (4), pp.297-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Masssoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1944,51 +1944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Belaimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (-), pp.1525-1529</w:t>
@@ -2056,51 +2056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Hammoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Basic and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (4), pp.304-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2138,51 +2138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Optimization of a Photovoltaic Generator with an Active Power Filter Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Blorfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2370,398 +2370,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of PI and Fuzzy DC Voltage Control for a DPC- PWM Rectifier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Harmonics Identification with Artificial Neural Networks: Application to Active Power Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaffar Ould Abdeslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Emerging Electric Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (5), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1553-779X.2783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851872v1</w:t>
+                <w:t xml:space="preserve">hal-00851870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonics Identification with Artificial Neural Networks: Application to Active Power Filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Three Techniques Based On Artificial Neural Networks for the Identification of Power System Harmonics A comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Blorfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Merckle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Merckle</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emerging Electric Power Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review on Modeling and Simulation (I.RE.MO.S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2), pp.851-857</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00851870v1</w:t>
+                <w:t xml:space="preserve">hal-00851867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Techniques Based On Artificial Neural Networks for the Identification of Power System Harmonics A comparative Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of PI and Fuzzy DC Voltage Control for a DPC- PWM Rectifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modeling and Simulation (I.RE.MO.S.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (2), pp.851-857</w:t>
+              <w:t xml:space="preserve">Electrical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (10), pp.355-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851867v1</w:t>
+                <w:t xml:space="preserve">hal-00851872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for modeling the Photovoltaic Cell using Orcad comparing with the Model done in Matlab</w:t>
               </w:r>
@@ -2773,51 +2773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Blorfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,294 +2862,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortions identification and compensation based on artificial neural networks using symmetrical components of the voltages and the currents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Artificial Neural Network Approach for Solving the Harmonic Distortions Elimination in Multilevel Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daffar Ould Abdeslam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rachid Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Merckle</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review on Modelling and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.227-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864160v1</w:t>
+                <w:t xml:space="preserve">hal-00867045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Artificial Neural Network Approach for Solving the Harmonic Distortions Elimination in Multilevel Converters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Distortions identification and compensation based on artificial neural networks using symmetrical components of the voltages and the currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daffar Ould Abdeslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modelling and Simulations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.1145-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2009.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867045v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for the re-implementation of threshold logic functions with cellular neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bénédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3334,51 +3334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified artificial neural network architecture for active power filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaffar Ould Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3464,51 +3464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie neuromimétique d'identification et de commande d'un filtre actif parallèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaffar Ould Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3632,51 +3632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Karim Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Bellabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3723,51 +3723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Unknown Motion for Model Independent Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3840,771 +3840,771 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage machine par transfert appliqué à la surveillance non-intrusive des charges électriques</w:t>
+                <w:t xml:space="preserve">Classification des perturbations présentes dans les réseaux électriques avec des descripteurs temps-fréquence et des approches d'apprentissage machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Belguermi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gandorj Darambazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moukadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619715v1</w:t>
+                <w:t xml:space="preserve">hal-04619719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des perturbations présentes dans les réseaux électriques avec des descripteurs temps-fréquence et des approches d'apprentissage machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage machine par transfert appliqué à la surveillance non-intrusive des charges électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Moukadem</w:t>
+                <w:t xml:space="preserve">Yacine Belguermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Colicchio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Wira</w:t>
+                <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619719v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Logic MPPT Algorithm with a PI Controller for a Standalone PV System under Variable Weather and Load Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Water Consumption Analysis for Real-Time Leakage Detection in the Context of a Smart Tertiary Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Boudhaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Applied Smart Systems (ICASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Medea, Algeria. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASS.2018.8652047⟩</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASS.2018.8651976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514071v1</w:t>
+                <w:t xml:space="preserve">hal-02626777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Consumption Analysis for Real-Time Leakage Detection in the Context of a Smart Tertiary Building</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recueil et exploitation de données issues de capteurs connectés dans un contexte de télémonitoring pour bâtiments intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Boudhaouia Miled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Spiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Applied Smart Systems (ICASS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626777v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil et exploitation de données issues de capteurs connectés dans un contexte de télémonitoring pour bâtiments intelligents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Spiegel</w:t>
+                <w:t xml:space="preserve">A Fuzzy Logic MPPT Algorithm with a PI Controller for a Standalone PV System under Variable Weather and Load Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Wira</w:t>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Applied Smart Systems (ICASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Medea, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASS.2018.8652047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820854v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear optimal control method for bioreactors and biofuels production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear optimal control for Synchronous Reluctance Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sul Ademi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ademi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217533⟩</w:t>
+              <w:t xml:space="preserve">2017 11th IEEE International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Cadiz, Spain. pp.594-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CPE.2017.7915239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681514v1</w:t>
+                <w:t xml:space="preserve">hal-04689378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optimal control for Synchronous Reluctance Machines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Ademi</w:t>
+                <w:t xml:space="preserve">A nonlinear optimal control method for bioreactors and biofuels production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Tir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sul Ademi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 11th IEEE International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Cadiz, Spain. pp.594-599, </w:t>
+              <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.8721-8726, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CPE.2017.7915239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689378v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive neurofuzzy H-infinity control method for bioreactors and biofuels production</w:t>
               </w:r>
@@ -4616,64 +4616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sul Ademi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8750-8755, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4707,103 +4707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optimal control for autonomous navigation of a truck and trailer system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Binns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 18th International Conference on Advanced Robotics (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Hong Kong, China. pp.505-510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4863,51 +4863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benatiallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ouledali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiandong Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5075,51 +5075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linear Multi-Layer Perceptron for Identifying Harmonic Contents of Biomedical Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Artificial Intelligence Applications and Innovations (AIAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paphos, Greece. pp.262-271, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5179,204 +5179,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of MPPT algorithms to optimal power extraction of a photovoltaic panel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Collecting and analysis of data from autonomous sensors with applications to smart buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Boudhaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I URCforSR International Conference</w:t>
+              <w:t xml:space="preserve">The Upper Rhine Cluster for Sustainability Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875968v1</w:t>
+                <w:t xml:space="preserve">hal-02627002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting and analysis of data from autonomous sensors with applications to smart buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Boudhaouia</w:t>
+                <w:t xml:space="preserve">A comparative study of MPPT algorithms to optimal power extraction of a photovoltaic panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Wira</w:t>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Upper Rhine Cluster for Sustainability Research</w:t>
+              <w:t xml:space="preserve">I URCforSR International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627002v1</w:t>
+                <w:t xml:space="preserve">hal-02875968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5420,51 +5420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihssane Chtouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Eddine Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Zazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5550,51 +5550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Analyze of Global MPPT Based on Hybrid Classical-ANN with PSO Learning Approach for PV System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihssane Chtouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Zazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5693,51 +5693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Perturb and Observe MPPT Methods with Artificial Neural Networks for Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihssane Chtouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Zazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5779,77 +5779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neural and Fuzzy Logic Based Control Scheme for a Shunt Active Power Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Laib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd Elaziz Chaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Electrical Engineering and Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 411, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5867,147 +5867,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-48929-2_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpretable Time-Frequency Features for the Classification of Power Quality Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandorj Darambazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moukadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux neuromimétiques, modularité et statistiques : estimation du mouvement pour l'asservissement visuel de robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Haute Alsace - Mulhouse, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6017,105 +6150,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches neuromimétiques pour l'identification et la commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Haute Alsace - Mulhouse, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00605218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6262,51 +6395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/JSER.2019.287029.1126" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Badji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Tchakount&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Tchakounte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tsayo Bantio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijet.v7i4.24460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Sharma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Ganesh Kurapati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Prasad K. Jagannath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Lal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Laib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Elaziz Chaghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15676/ijeei.2016.8.3.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Dandoussou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitjoka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kuitche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesit.2016.08.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Rigatos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-016-0061-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Loia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-016-0044-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kuitch&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/169015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Blorfan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sturtzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2257136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raoul Naoussi Dzond&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Berviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Kom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Semmah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Massoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamdaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masssoum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ayad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Massoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaallah Abderrahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belaimeche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Meroufel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoumi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sgre.2012.31003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1553-779X.2783" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ECDC99A960BCC038A0923133627BCC050FAA0B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sturtzer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.02.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S17PLR96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867045v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taleb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065708001609" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Fellah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentaallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Chapuis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.888758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.35-64" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MV6ZN3HW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karim Fellah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Bellabes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1469026801000135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belguermi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hermann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandorj Darambazar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moukadem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASS.2018.8652047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Boudhaouia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASS.2018.8651976" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04820854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Boudhaouia Miled" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spiegel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04681514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sul Ademi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217533" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04689378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigatos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jovanovic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ademi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE.2017.7915239" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04681531v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217538" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04689410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Busawon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binns" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2017.8023657" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04681122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benatiallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouledali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04731032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiandong Ma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2016.7504840" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Minh Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41142-7_27" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04842115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Chtouki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Chakir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Zazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collicchio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-53187-4_27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53187-4_27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04840149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36778-7_12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36778-7_12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04833338v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04833133v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48929-2_16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48929-2_16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Badji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Tchakount&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Tchakounte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/JSER.2019.287029.1126" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tsayo Bantio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijet.v7i4.24460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Laib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Elaziz Chaghi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15676/ijeei.2016.8.3.4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Dandoussou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitjoka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kuitche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesit.2016.08.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Sharma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Ganesh Kurapati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Prasad K. Jagannath" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Lal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Rigatos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-016-0061-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Loia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-016-0044-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kuitch&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/169015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Blorfan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sturtzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2257136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raoul Naoussi Dzond&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Berviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Kom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Semmah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Massoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamdaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masssoum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ayad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Massoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaallah Abderrahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belaimeche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Meroufel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoumi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/sgre.2012.31003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1553-779X.2783" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ECDC99A960BCC038A0923133627BCC050FAA0B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sturtzer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taleb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.02.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S17PLR96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065708001609" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Fellah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentaallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Chapuis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.888758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.35-64" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MV6ZN3HW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karim Fellah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Bellabes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Urban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1469026801000135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandorj Darambazar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moukadem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belguermi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Boudhaouia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASS.2018.8651976" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04820854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Boudhaouia Miled" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spiegel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASS.2018.8652047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04689378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigatos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jovanovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ademi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE.2017.7915239" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04681514v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sul Ademi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217533" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04681531v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217538" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04689410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Busawon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binns" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2017.8023657" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04681122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benatiallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouledali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04731032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiandong Ma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EESMS.2016.7504840" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Minh Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41142-7_27" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04842115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Chtouki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Chakir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Zazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collicchio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-53187-4_27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53187-4_27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04840149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36778-7_12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36778-7_12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04833338v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04833133v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48929-2_16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48929-2_16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>