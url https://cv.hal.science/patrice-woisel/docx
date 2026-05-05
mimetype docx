--- v0 (2026-04-07)
+++ v1 (2026-05-05)
@@ -632,1212 +632,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable UCST behaviour of a hydrophobic dialkoxynaphthalene-functionalized homopolymer based on reversible supramolecular recognition</w:t>
+                <w:t xml:space="preserve">Revitalizing Inert Materials: Grafting Self‐Oscillating, Stimuli‐Responsive Organometallic Polymers for Pulsating Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinran Guan</w:t>
+                <w:t xml:space="preserve">Johanne Pirkin‐benameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Vebr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+                <w:t xml:space="preserve">Flora Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Hoogenboom</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Sénéchal‐david</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112549⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (33), pp.2300346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355977v1</w:t>
+                <w:t xml:space="preserve">hal-04187324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Block Copolymers Based on PEG and UV-Triggerable Self-Immolative Polymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperative Synthesis of Raspberry‐Like Covalent Organic Framework‐Polymer Particles with a Radial Single‐Crystal Grain Orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouzha Ouhssou</w:t>
+                <w:t xml:space="preserve">Pauline Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Pepino Mendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pelaez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahae‐eddine Mouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01421⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202303697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283543v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Synthesis of Raspberry‐Like Covalent Organic Framework‐Polymer Particles with a Radial Single‐Crystal Grain Orientation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic topological and supramolecular control of Diels‐Alder reactivity based on a tunable self‐complexing hos‐guest molecular switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahae‐eddine Mouloud</w:t>
+                <w:t xml:space="preserve">Cedric Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Tahon</w:t>
+                <w:t xml:space="preserve">Michele Cariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202303697⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Chemistry - A European Journal, e202302300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188027v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revitalizing Inert Materials: Grafting Self‐Oscillating, Stimuli‐Responsive Organometallic Polymers for Pulsating Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable UCST behaviour of a hydrophobic dialkoxynaphthalene-functionalized homopolymer based on reversible supramolecular recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bouyer</w:t>
+                <w:t xml:space="preserve">Xinran Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Sénéchal‐david</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelien Vebr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hoogenboom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202300346⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, European Polymer Journal, pp.112549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187324v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic topological and supramolecular control of Diels‐Alder reactivity based on a tunable self‐complexing hos‐guest molecular switch</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphiphilic Block Copolymers Based on PEG and UV-Triggerable Self-Immolative Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Cariello</w:t>
+                <w:t xml:space="preserve">Adám Viktor Joó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+                <w:t xml:space="preserve">Nouzha Ouhssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Fournier</w:t>
+                <w:t xml:space="preserve">Bárbara Pepino Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Chemistry - A European Journal, e202302300, </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, ACS Applied Polymer Materials, 5 (11), pp.8960-8971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202302300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401036v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro and In Vivo Evaluation of a Bio-Inspired Adhesive for Bone Fixation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pillar[5]arenes-based high-Tg thermosets for the capture of volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Ritaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Schlund</w:t>
+                <w:t xml:space="preserve">Valentin Ternel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dartus</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome P. Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15041233⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, New Journal of Chemistry, 47 (32), pp.15021-15026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3nj02422a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099690v1</w:t>
+                <w:t xml:space="preserve">hal-04355578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillar[5]arenes-based high-Tg thermosets for the capture of volatile organic compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenne Ritaine</w:t>
+                <w:t xml:space="preserve">In Vitro and In Vivo Evaluation of a Bio-Inspired Adhesive for Bone Fixation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Schlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dartus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Defrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Ternel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+                <w:t xml:space="preserve">Joel Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome P. Claverie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, New Journal of Chemistry, 47 (32), pp.15021-15026. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Pharmaceutics, 15 (4), pp.1233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3nj02422a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15041233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355578v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Hydrogels with Dual Temperature and Time Memory Function Based on Supramolecular Host–Guest Complexation</w:t>
+                <w:t xml:space="preserve">Functional Nanoporous Materials From Boronate-Containing Stimuli-Responsive Diblock Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieselot de Smet</w:t>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Belal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Vebr</w:t>
+                <w:t xml:space="preserve">Erigène Bakangura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Lyskawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Stoffelbach</w:t>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.2c00817⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Polymer Chemistry, 13 (20), pp.2907-2917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2py00237j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924367v1</w:t>
+                <w:t xml:space="preserve">hal-03689068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Nanoporous Materials From Boronate-Containing Stimuli-Responsive Diblock Copolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent Hydrogels with Dual Temperature and Time Memory Function Based on Supramolecular Host–Guest Complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieselot de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Grande</w:t>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Vebr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erigène Bakangura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Fournier</w:t>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coumes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Polymer Chemistry, 13 (20), pp.2907-2917. </w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ACS Materials Letters, 5 (1), pp.235-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2py00237j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.2c00817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689068v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism insights in controlling host-guest (de)complexation by thermoresponsive polymer phase transitions</w:t>
               </w:r>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nga Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1957,90 +1957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoresponsive catechol end‐functionalized polymers/CBPQT 4+, 4Cl − supramolecular assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Defrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Journal of Polymer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2087,51 +2087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of Catechol End-Functionalized PMMA as a Macromolecular Coupling Agent for Ceramic/Fluoropolymer Piezoelectric Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saj Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanyao Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Macromolecular Rapid Communications, 42 (18), pp.2100068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2472,51 +2472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Quantum Metamaterial for Hypersensitive Biomolecule Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Gilroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,90 +2593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular control over pH- and temperature-responsive dialkoxynaphthalene-functionalized poly(2-(dimethylamino)ethyl methacrylate) in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2740,51 +2740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Oscillating Membranes with Polymer Interface Synchronized with Chemical Oscillator to Reproduce Lifelike Pulsatile Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sistat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,103 +2995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Hydrogels with Tunable Swelling by Host complexation with Cyclobis (paraquat- p -phenylene)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (4), pp.1926-1933. </w:t>
@@ -3123,295 +3123,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo evaluation of a pro-healing polydopamine coated stent through an in-stent restenosis rat model</w:t>
+                <w:t xml:space="preserve">Immobilisation of an anti-platelet adhesion and anti-thrombotic drug (EP224283) on polydopamine coated vascular stent promoting anti-thrombogenic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Hertault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0bm01204a⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Materials Science and Engineering: C, pp.110967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.110967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958253v1</w:t>
+                <w:t xml:space="preserve">hal-02877605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilisation of an anti-platelet adhesion and anti-thrombotic drug (EP224283) on polydopamine coated vascular stent promoting anti-thrombogenic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bricout</w:t>
+                <w:t xml:space="preserve">In vivo evaluation of a pro-healing polydopamine coated stent through an in-stent restenosis rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hertault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Laure</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Materials Science and Engineering: C, pp.110967. </w:t>
+              <w:t xml:space="preserve">Biomaterials science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Biomaterials science, 9 (1), pp.212-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.110967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0bm01204a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877605v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Responsive Regulation of Host–Guest Complexation in Aqueous Media to Control Partial Release of the Host</w:t>
               </w:r>
@@ -3436,51 +3436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3659,295 +3659,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Competitive Host–Guest Interaction Induced Reversible Macromolecular Metamorphosis</w:t>
+                <w:t xml:space="preserve">Polymer Nanospheres with Hydrophobic Surface Groups as Supramolecular Building Blocks Produced by Aqueous PISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debaditya Bera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhanyao Hou</w:t>
+                <w:t xml:space="preserve">Bastian Ebeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Glassner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+                <w:t xml:space="preserve">Francois Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Macromolecular Rapid Communications, 40 (22), pp.1900376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201900376⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Polymerization-Induced Self-Assembly, 40 (2), pp.e1800455-e1800455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201800455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397222v1</w:t>
+                <w:t xml:space="preserve">hal-01877444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer Nanospheres with Hydrophobic Surface Groups as Supramolecular Building Blocks Produced by Aqueous PISA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular Competitive Host–Guest Interaction Induced Reversible Macromolecular Metamorphosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Stoffelbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+                <w:t xml:space="preserve">Debaditya Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanyao Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">Mathias Glassner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Polymerization-Induced Self-Assembly, 40 (2), pp.e1800455-e1800455. </w:t>
+              <w:t xml:space="preserve">, 2019, Macromolecular Rapid Communications, 40 (22), pp.1900376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201800455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.201900376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877444v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine-functionalized cyclodextrins: modification of reduced graphene oxide based electrodes and sensing of folic acid in human serum</w:t>
               </w:r>
@@ -4067,51 +4067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Tailoring of Carbon Surfaces via Electrochemically Attached Triazolinediones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin de Bruycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4329,626 +4329,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supramolecular miktoarm star polymer based on porphyrin metal complexation in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimie des matériaux et énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Dehaen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638693v1</w:t>
+                <w:t xml:space="preserve">hal-03077747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally reversible crosslinked copolymers: Solution and bulk behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+                <w:t xml:space="preserve">La chimie en Région Hauts-de-France : Chimie de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Kovensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lebeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nardello-Rataj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40-45 ; http://www.lactualitechimique.org/Capteurs-et-suivi-sur-site-de-la-pollution-des-eaux</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-04529421v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chimie en Région Hauts-de-France : Chimie de la biomasse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermally reversible crosslinked copolymers: Solution and bulk behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Len</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Monflier</w:t>
+                <w:t xml:space="preserve">Aurélie Laquievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Nardello-Rataj</w:t>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Polymer, 117, pp.342-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03834062v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des matériaux et énergie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Champagne</w:t>
+                <w:t xml:space="preserve">A supramolecular miktoarm star polymer based on porphyrin metal complexation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanyao Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Courtois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wim Dehaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hoogenboom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Chemical Communications, 4, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC03128A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077747v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Tethering of Polymers onto Catechol-Based Titanium Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Langmuir, 33, pp.3434-3443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4976,498 +4976,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibenzo-azacyclooctyne as Reactive Chain Stopper for [2]Rotaxanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual thermo- and light-responsive coumarin-based copolymers with programmable cloud points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahar Yeniad</w:t>
+                <w:t xml:space="preserve">B. Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim van Guyse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+                <w:t xml:space="preserve">T. Stefanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Mullen</w:t>
+                <w:t xml:space="preserve">D. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szarpack-Jankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700305⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.4512 - 4519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7py00914c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547917v1</w:t>
+                <w:t xml:space="preserve">hal-01593740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual thermo- and light-responsive coumarin-based copolymers with programmable cloud points</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular polymer hydrogels induced by host–guest interactions with di-[cyclobis(paraquat-p-phenylene)] cross-linkers: from molecular complexation to viscoelastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fournier</w:t>
+                <w:t xml:space="preserve">Matthieu Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sliwa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Szarpack-Jankowska</w:t>
+                <w:t xml:space="preserve">Graeme Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7py00914c⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.5269-5282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM01051F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593740v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular polymer hydrogels induced by host–guest interactions with di-[cyclobis(paraquat-p-phenylene)] cross-linkers: from molecular complexation to viscoelastic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dibenzo-azacyclooctyne as Reactive Chain Stopper for [2]Rotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanyao Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Yeniad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fumagalli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Stoffelbach</w:t>
+                <w:t xml:space="preserve">Joachim van Guyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graeme Cooke</w:t>
+                <w:t xml:space="preserve">Kathleen Mullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.5269-5282. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, European Journal of Organic Chemistry, 2017, pp.3107-3113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SM01051F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560137v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition-Mediated Hydrogel Swelling Controlled by Interaction with a Negative Thermoresponsive LCST Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5646,295 +5646,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catechol/boronic acid chemistry for the creation of block copolymers with a multi-stimuli responsive junction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+                <w:t xml:space="preserve">Supramolecular control over thermoresponsive polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor R. de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hoogenboom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6PY00738D⟩</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484607v1</w:t>
+                <w:t xml:space="preserve">hal-02558081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular control over thermoresponsive polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor R. de La Rosa</w:t>
+                <w:t xml:space="preserve">Catechol/boronic acid chemistry for the creation of block copolymers with a multi-stimuli responsive junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.44-55. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (28), pp.4682-4692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2015.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6PY00738D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558081v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile Access to Multistimuli-Responsive Self-Assembled Block Copolymers via a Catechol/Boronic Acid Ligation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,571 +5988,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive self-assembled cyclodextrin-end-decorated PNIPAM for aqueous catalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A water-soluble supramolecular polymeric dual sensor for temperature and pH with an associated direct visible readout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc09052g⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (23), pp.552-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681333v1</w:t>
+                <w:t xml:space="preserve">hal-02484467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, binding and self-assembly properties of a well-defined pillar[5]arene end functionalised polydimethylacrylamide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic Mussel Adhesive Inspired Anchor to Design ZnO@Poly(3-Hexylthiophene) Hybrid Core@Corona Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Mezzasalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Laggoune</w:t>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delattre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J-M. Guigner</w:t>
+                <w:t xml:space="preserve">Christine Lartigau-Dagron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5PY01186H⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (16), pp.1486-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201500184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289146v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Mussel Adhesive Inspired Anchor to Design ZnO@Poly(3-Hexylthiophene) Hybrid Core@Corona Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, binding and self-assembly properties of a well-defined pillar[5]arene end functionalised polydimethylacrylamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Laggoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Awada</w:t>
+                <w:t xml:space="preserve">J Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Mezzasalma</w:t>
+                <w:t xml:space="preserve">F Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Blanc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Lartigau-Dagron</w:t>
+                <w:t xml:space="preserve">J-M. Guigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201500184⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (42), pp.7389-7394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5PY01186H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02170289v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A water-soluble supramolecular polymeric dual sensor for temperature and pH with an associated direct visible readout</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermoresponsive self-assembled cyclodextrin-end-decorated PNIPAM for aqueous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69 (23), pp.552-558. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (12), pp.2328-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cc09052g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484467v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of fluorescent chemosensor on pyrogenic silica: A promising device for gaseous detection</w:t>
               </w:r>
@@ -6590,51 +6590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 450, pp.62-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6674,307 +6674,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable Polymer-Based Supramolecular Temperature Sensor with a Memory Function</w:t>
+                <w:t xml:space="preserve">Elaboration of Thermoresponsive Supramolecular Diblock Copolymers in Water from Complementary CBPQT ^\textrm4+ and TTF End-Functionalized Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor R. De La Rosa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+                <w:t xml:space="preserve">Katarzyna Poltorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.n/a--n/a. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (4), pp.498--504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201402108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.201300729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719583v1</w:t>
+                <w:t xml:space="preserve">hal-01719585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Thermoresponsive Supramolecular Diblock Copolymers in Water from Complementary CBPQT ^\textrm4+ and TTF End-Functionalized Polymers</w:t>
+                <w:t xml:space="preserve">Programmable Polymer-Based Supramolecular Temperature Sensor with a Memory Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor R. De La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201300729⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.n/a--n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201402108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01719585v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stimuli responsive supramolecular diblock copolymers</w:t>
               </w:r>
@@ -6986,531 +6986,531 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Delattre</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.1031 - 1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3py01093g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-mediated dethreading of a biotin-functionalised pseudorotaxane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart T Caldwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart T Caldwell</w:t>
+                <w:t xml:space="preserve">Catherine Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Maclean</w:t>
+                <w:t xml:space="preserve">Mathis Riehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Riehle</w:t>
+                <w:t xml:space="preserve">Alan Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Nutley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Organic &amp; Biomolecular Chemistry, 12, pp.511-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3ob41612g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brønsted acid-catalyzed polymerization of \varepsilon-caprolactone in water: A mild and straightforward route to poly(\varepsilon-caprolactone)- \textitgraft -water-soluble polysaccharides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switching the Wettability of Titanium Surfaces through Diels-Alder Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.27250⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chemistry of Materials, 26, pp.3771-3780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm501354j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719584v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching the Wettability of Titanium Surfaces through Diels-Alder Chemistry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brønsted acid-catalyzed polymerization of \varepsilon-caprolactone in water: A mild and straightforward route to poly(\varepsilon-caprolactone)- \textitgraft -water-soluble polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Bucataru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Favrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm501354j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (15), pp.2139--2145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.27250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400934v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach for Plasmonic Based DNA Sensing: Amplification of the Wavelength Shift and Simultaneous Detection of the Plasmon Modes of Gold Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,280 +7518,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85, pp.3288-3296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac3036316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering Emulsions Based on Supramolecular Hydrogels: Application to Higher Olefins’ Hydroformylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Menuel</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
+                <w:t xml:space="preserve">Laurence Burylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (7), pp.1618-1621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cs4002282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplified plasmonic detection of DNA hybridization using doxorubicin-capped gold particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Perumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7813,92 +7813,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139, pp.157-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3an01794j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turn-on/turn-off fluorescent hybrid silica nanoparticles. A new promising material for selective anions’ sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Becuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7907,167 +7907,167 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 433, pp.88-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.04.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.04.030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fluorescent and electropolymerizable N-azacrown carbazole as a selective probe for iron (III) in aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Becuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8076,3220 +8076,3220 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 171, pp.1022-1028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2012.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-mediated control of CBPQT4+ dialkoxynaphthalene complexation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal structure investigation of pyrogenic modified silica by fluorescent labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Louisy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Steven Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CC10571J⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 384 (1-3), pp.248-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.03.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332107v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrochemical properties of tunable host-guest complexes linked to plasmonic interfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfactant-mediated control of CBPQT4+ dialkoxynaphthalene complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Saison-Francioso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+                <w:t xml:space="preserve">Jeremie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0jm03293j⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.6819-6821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CC10571J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579079v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure investigation of pyrogenic modified silica by fluorescent labeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and electrochemical properties of tunable host-guest complexes linked to plasmonic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Barka-Bouaifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Becuwe</w:t>
+                <w:t xml:space="preserve">Joanna Niedziółka-Jönsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Ruellan</w:t>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Woisel</w:t>
+                <w:t xml:space="preserve">Ophélie Saison-Francioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Landy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Delattre</w:t>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 384 (1-3), pp.248-253. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (9), pp.3006-3013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.03.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0jm03293j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04321264v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host–Guest Modulation of the Micellization of a Tetrathiafulvalene‐Functionalized Poly( \textitN ‐isopropylacrylamide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (16), pp.6532-6538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma2009854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Titanium Surfaces with Polymer Brushes Prepared from a Biomimetic RAFT Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Zobrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Macromolecules, 44 (15), pp.5883-5892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma200853w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid synthesis of a versatile organic/inorganic hybrid material based on pyrogenic silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Becuwe</w:t>
+                <w:t xml:space="preserve">Tetrathiafulvalene End-Functionalized Poly( N -isopropylacrylamide): A New Class of Amphiphilic Polymer for the Creation of Multistimuli Responsive Micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 350 (1), pp.83-89. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (31), pp.10796-10801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja1027452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04429866v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrathiafulvalene End-Functionalized Poly( N -isopropylacrylamide): A New Class of Amphiphilic Polymer for the Creation of Multistimuli Responsive Micelles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Rapid synthesis of a versatile organic/inorganic hybrid material based on pyrogenic silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja1027452⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 350 (1), pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429857v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Properties of Tetrathiafulvalene End-Functionalized Polymers Prepared via RAFT Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (1), pp.82-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma901809a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the complexation of a TTF derivative with α-, β- and γ-cyclodextrins in aqueous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Tuneable fluorescent marker appended to β-cyclodextrin: a pH-driven molecular switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 48 (48), pp.8430-8433. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.09.167⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 48 (35), pp.6186-6188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.06.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432219v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuneable fluorescent marker appended to β-cyclodextrin: a pH-driven molecular switch</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">An investigation of the complexation of a TTF derivative with α-, β- and γ-cyclodextrins in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanika Gunatilaka Hewage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 48 (35), pp.6186-6188. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 48 (48), pp.8430-8433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.09.167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.06.143⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432245v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tuneable Self-Complexing Molecular Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Garety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (7), pp.1423-1426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol0602553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrochemically tuneable cyclodextrin-based molecular adapter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Garety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (36), pp.6449-6452. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.06.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.06.116⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-(4-Nitrophenoxycarbonyl)-7-pyridin-4-yl indolizine: a new versatile fluorescent building block. Application to the synthesis of a series of fluorescent β-cyclodextrins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a new fluorinated fluorescent β-cyclodextrin sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neculai Catalin Lungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gheorghe Surpateanu</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Surpateanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 61 (16), pp.3939-3945. </w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126 (3), pp.385-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2005.02.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442514v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESIS OF NEW FLUORESCENT β-CYCLODEXTRIN SENSOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1-(4-Nitrophenoxycarbonyl)-7-pyridin-4-yl indolizine: a new versatile fluorescent building block. Application to the synthesis of a series of fluorescent β-cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Becuwe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Delattre</w:t>
+                <w:t xml:space="preserve">Gheorghe Surpateanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgiana Surpateanu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Blach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocyclic communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 11 (3-4), pp.355-360. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (16), pp.3939-3945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/HC.2005.11.3-4.355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2005.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442450v1</w:t>
+                <w:t xml:space="preserve">hal-04442514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a new fluorinated fluorescent β-cyclodextrin sensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SYNTHESIS OF NEW FLUORESCENT β-CYCLODEXTRIN SENSOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Dépret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Mathieu Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiana Surpateanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 126 (3), pp.385-388. </w:t>
+              <w:t xml:space="preserve">Heterocyclic communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (3-4), pp.355-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/HC.2005.11.3-4.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04442464v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigations of pyridin-4-yl indolizine modified β-cyclodextrin derivatives as fluorescent chemosensors for organic guest molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Surpateanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 340 (10), pp.1706-1713. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2005.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2005.05.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des champignons telluriques dans des processus de bioremédiation de sols pollués par des hydrocarbures aromatiques polycycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rafin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Veignie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, N°33 - 1er Trimestre 2004, pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,3-Dipolar cycloaddition reaction of bipyridinium ylides with the propynamido-β-cyclodextrin. A regiospecific synthesis of a new class of fluorescent β-cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Surpateanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 60 (7), pp.1557-1562. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2003.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2003.12.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary evidence of the role of hydrogen peroxide in the degradation of benzo[a]pyrene by a non-white rot fungus Fusarium solani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Veignie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 129 (1), pp.1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2003.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2003.11.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and reactivity of cycloimmonium ylides. Theoretical study in triazolium ylides by AM1, PM3 and DFT procedure methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiana Surpateanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vergoten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Surpateanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 645 (1), pp.29-36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-2860(02)00488-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-2860(02)00488-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cation binding characteristics of tetrandrine studied by UV-Vis absorption and fluorescence spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Stanculescu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cristina Mandravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 161 (1), pp.79-85. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1010-6030(03)00268-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1010-6030(03)00268-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemInform Abstract: Dual Synthesis of 1H‐[1,2,4]Triazolo[3,4‐a]isoindoles and New 1H‐[1,2,4]Triazolo[5,1‐a]isoindoles — Experimental and Theoretical Approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Surpateanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemInform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (13), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chin.200213136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chin.200213136⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolization of the Polycyclic Aromatic Hydrocarbon Benzo( A )Pyrene by a Non-White Rot Fungus ( Fusarium Solani ) in a Batch Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Veignie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (1), pp.87-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10406630210372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11299,203 +11299,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Host-Guest Chemistry to design Shape-Morphing Hydrogels responding to Multiple Stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Michel</w:t>
+                <w:t xml:space="preserve">Claire Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ren</w:t>
+                <w:t xml:space="preserve">Cédric Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Polymer Federation, Jun 2025, Groningen, The Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">, European Polymer Federation, Jun 2025, Groningue, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Immolative Polymers: a New Stage in the Development of Smart-Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedafi Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukaya Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11510,73 +11510,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Conference on Recent Advances in Biopolymers and Polymer Science - Plymer Science 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous solid dispersions of pharmaceutical interest: influence of the polymer macromolecular architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Samsoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11635,87 +11635,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55èmes Journées de Calorimétrie et d'Analyse Thermique JCAT55</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Immolative Polymers : A new way to depolymerize macromolecular architectures, leading to innovative drug delivery vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Stimuli-Responsive Hydrogels based on Self-Immolative Polymers Sensitive to Near-Infrared Light for Controlled Drug Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukaya Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11727,336 +11727,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedafi Belkhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC MACRO 2024 THE 50TH WORLD POLYMER CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Warwick Polymer Group; Macro Group UK, Jul 2024, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642785v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli-responsive hydrogels based on near-infrared light-sensitive self-immolative polymers for controlled drug release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roukaya Achour</w:t>
+                <w:t xml:space="preserve">Recycler le plastique, pas si simple ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée des Polyméristes du Nord JPN5, GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d'Etudes et d'Applications des Polymères, Section Nord., Jun 2024, Douai, France</w:t>
+              <w:t xml:space="preserve">Semaine des Transitions, Matériaux Durables: la chimie au service des transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Chevreul, Université de Lille, Mar 2024, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632721v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Host-Guest Chemistry to design Shape-Morphing Hydrogels responding to Multiple Stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème édition du colloque national du Groupe Français des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Polymères - section Ile de France, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli-Responsive Hydrogels based on Self-Immolative Polymers Sensitive to Near-Infrared Light for Controlled Drug Release</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Self-Immolative Polymers : A new way to depolymerize macromolecular architectures, leading to innovative drug delivery vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukaya Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12068,749 +12068,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedafi Belkhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IUPAC MACRO 2024 THE 50TH WORLD POLYMER CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warwick Polymer Group; Macro Group UK, Jul 2024, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817902v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycler le plastique, pas si simple ...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimuli-responsive hydrogels based on near-infrared light-sensitive self-immolative polymers for controlled drug release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roukaya Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedafi Belkhir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine des Transitions, Matériaux Durables: la chimie au service des transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Chevreul, Université de Lille, Mar 2024, Lille (France), France</w:t>
+              <w:t xml:space="preserve">5ème Journée des Polyméristes du Nord JPN5, GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d'Etudes et d'Applications des Polymères, Section Nord., Jun 2024, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595542v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive polymers and host-guest chemistry: a win-win combination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Vebr</w:t>
+                <w:t xml:space="preserve">Polymères Fonctionnels et Stimuli-Répondants pour la Délivrance de Médicaments et la Régénération Tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Edition du Colloque National du Groupe Français des Polymères (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux - Talence, France</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche National "Réparer l'Humain". 1ʳᵉ rencontre annuelle du GDR Réparer l'Humain « Matériaux et Procédés pour Applications Médicales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356130v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive polymers and host-guest chemistry: a win-win combination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Immolative Polymers for Nanoparticles with Unique Degradation Profiles in Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific day ICP/A2U-Chemistry “Supramolecular Chemistry”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Biopolymers and Bioplastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356190v1</w:t>
+                <w:t xml:space="preserve">hal-04288622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymères Fonctionnels et Stimuli-Répondants pour la Délivrance de Médicaments et la Régénération Tissulaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoresponsive polymers and host-guest chemistry: a win-win combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche National "Réparer l'Humain". 1ʳᵉ rencontre annuelle du GDR Réparer l'Humain « Matériaux et Procédés pour Applications Médicales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Scientific day ICP/A2U-Chemistry “Supramolecular Chemistry”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361256v1</w:t>
+                <w:t xml:space="preserve">hal-04356190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Immolative Polymers for Nanoparticles with Unique Degradation Profiles in Biomedical Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermoresponsive polymers and host-guest chemistry: a win-win combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieselot de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Vebr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Biopolymers and Bioplastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">51ème Edition du Colloque National du Groupe Français des Polymères (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux - Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288622v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of covalent organic frameworks and polymers for the synthesis of raspberry particles with a radial single-crystal grain orientation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Salaun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+                <w:t xml:space="preserve">Mario Pelaez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Pelaez Fernandez</w:t>
+                <w:t xml:space="preserve">Bahae-Eddine Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOFs, COFs and Porous Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart and Functional Polymers Based on Pillararenes for Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Ritaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12865,87 +12865,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Advanced Polymers via Macromolecular Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of &amp;quot;Covalent Organic Frameworks&amp;quot; and polymers for the synthesis of raspberry particles with a radial single-crystal grain orientation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12960,73 +12960,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème édition du colloque du groupe français des polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart and Functional Polymers Based on Pillararenes for Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13081,73 +13081,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUMRS-International Conference on Advanced Materials &amp; 11th International Conference on Materials for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Immolative Polymers for Nanoparticles with Unique Degradation Profiles in Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedafi Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13189,681 +13189,681 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Edition du Colloque National du Groupe Français des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Talence (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCs sensors thermoset based on Pillararenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular polymeric systems featuring memory function(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieselot de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vebr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">EPF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462890v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular polymeric systems featuring memory function(s)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lieselot de Smet</w:t>
+                <w:t xml:space="preserve">Utilization of innovative polymer materials for the treatment of diabetic foot ulcers by synergistic photodynamic and photothermal therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Defrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vebr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">16ème édition Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361211v1</w:t>
+                <w:t xml:space="preserve">hal-04400433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of innovative polymer materials for the treatment of diabetic foot ulcers by synergistic photodynamic and photothermal therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VOCs sensors thermoset based on Pillararenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Ritaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème édition Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400433v1</w:t>
+                <w:t xml:space="preserve">hal-04462890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular polymeric systems featuring memory function(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieselot de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor de la Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BPC 2022 (Bordeaux Polymer Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergetic synthesis of colloidal “Covalent Organic Frameworks-Polymers”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Salaun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mario Pelaez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème édition du colloque du groupe français des polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isosorbide mono(meth)acrylate: sustainable monomers for the production of fully bio-based poly(meth)acrylates thermosets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Nonque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13922,971 +13922,971 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATIPIC/BPG Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Leuwen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-like pulsatile membranes designed from self-oscillating polymer interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Quemener</w:t>
+                <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benoit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Pirkin-Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-oscillating polymer interfaces to design life-like pulsatile membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC MACRO2020+</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles interfaces polymères auto-oscillantes pour la conception de membranes de filtration dotées d’un flux pulsatile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème journées du GFP- Section Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Ales, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de dérivés de Pillar[5]arènes pour la catalyse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lefebvre</w:t>
+                <w:t xml:space="preserve">Synthèse de polymères intelligents pour la formation de muscles artificiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Vebr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Master du RJ-SCF Hauts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461879v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de polymères intelligents pour la formation de muscles artificiels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supramolecular design of Janus nanocylinders in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Choisnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaiyuan Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Master du RJ-SCF Hauts de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">European Polymer Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461860v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular design of Janus nanocylinders in solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Choisnet</w:t>
+                <w:t xml:space="preserve">Pillar[5]arenes pour la catalyse biphasique aqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missipssa Benatmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+                <w:t xml:space="preserve">Frederic Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Héraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794410v1</w:t>
+                <w:t xml:space="preserve">hal-04461898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillar[5]arenes pour la catalyse biphasique aqueuse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Monflier</w:t>
+                <w:t xml:space="preserve">Synthèse de dérivés de Pillar[5]arènes pour la catalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Defrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dechezelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée des Master du RJ-SCF Hauts de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461898v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux matériaux thermodurcissables biosourcés hautement performants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Nonque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14901,1779 +14901,1779 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux matériaux thermodurcissables biosourcés hautement performants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Potier</w:t>
+                <w:t xml:space="preserve">Functional polymer nanocomposites: structural issues in relation to the piezoelectric response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Defebvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462787v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional polymer nanocomposites: structural issues in relation to the piezoelectric response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+                <w:t xml:space="preserve">Nouveaux matériaux thermodurcissables biosourcés hautement performants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Nonque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journées d’études des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166849v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular and dopamine chemistry:two powerful tools to elaborate multi-stimuli responsive macromolecular assemblies and bioinspired surfaces/interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoelectric properties of PVDF composites based on functionalized BT nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Defebvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l'ESPCI, PSL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285497v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Coloured Hydrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matériaux auto-cicatrisants à base de Pillar[5]arène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Ritaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd PMM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289795v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of PVDF composites based on functionalized BT nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Smart coloured polymeric systems with memory function(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">French-Chinese Macromolecular Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288829v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux auto-cicatrisants à base de Pillar[5]arène</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart Coloured Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hoogenboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">82nd PMM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461727v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart coloured polymeric systems with memory function(s)</w:t>
+                <w:t xml:space="preserve">Supramolecular and dopamine chemistry:two powerful tools to elaborate multi-stimuli responsive macromolecular assemblies and bioinspired surfaces/interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Chinese Macromolecular Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Séminaire à l'ESPCI, PSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289154v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of New Thermosetting Polyurethanes coatings obtained from Biobased Dihydroxytelechelic Oligocarbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Chrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Saint-Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACRO 2018, IUPAC World Polymer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular and dopamine chemistry:two powerful tools to elaborate multi-stimuli responsive macromolecular assemblies and bioinspired surfaces/interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut de chimie/ Société Michelin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposites à matrice PVDF : relation entre structure cristalline et réponse piézoélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Defebvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PolyNano2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular chemistry:a powerful tool to elaborate « colourful » multi-stimuli responsive macromolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BPC Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular chemistry:a powerful tool to elaborate « colourful » multi-stimuli responsive macromolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macro 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart coloured polymeric systems with memory function(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular chemistry: a powerful tool to elaborate « colourful » multi-stimuli responsive macromolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium MOLMATMEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular chemistry:a powerful tool to elaborate « colourful » multi-stimuli responsive macromolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FBPOL2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymères supramoléculaires à base de pillararènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rowanne Lyons</w:t>
+                <w:t xml:space="preserve">Synthèse de nouveaux pillar[5]arènes pour la catalyse en phase aqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missipssa Benatmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16682,93 +16682,93 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Master du RJ-SCF Hauts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461738v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nouveaux pillar[5]arènes pour la catalyse en phase aqueuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Missipssa Benatmane</w:t>
+                <w:t xml:space="preserve">Polymères supramoléculaires à base de pillararènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowanne Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16777,73 +16777,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Master du RJ-SCF Hauts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461851v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux 100% biosourcés à base d’isosorbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Nonque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16872,87 +16872,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Master du RJ-SCF Hauts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catechol/ boronic acid chemistry for the creation of multi-stimuli responsive self-assembled block copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16967,901 +16967,901 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème COLLOQUE NATIONAL DU GROUPE FRANÇAIS DES POLYMÈRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Polymères thermosensibles auto-assemblés à base de cyclodextrines pour la catalyse en phase aqueuse»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COPAMPHI 2014, 2nd colloque national sur les copolymères amphiphiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Aqueous Organometallic Catalysis: Contribution of CD-Based Hydrogels and CD-Substituted Polymers»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hapiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monflier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Colloids 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Pickering Emulsions from CD-Based Hydrogels and CD-Substituted Polymers: Application to Aqueous Organometallic Catalysis»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hapiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monflier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Cyclodextrin Symposium ICS 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Multivalency in aqueous organometallic catalysis: Contribution of cyclodextrin-based polymers»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Pickering emulsions based on supramolecular hydrogels: New concept for aqueous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H. Chambrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Woisel</w:t>
+                <w:t xml:space="preserve">L. Burylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Blach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th National Conferences CD.TE.C (Chemistry and Technology of Cyclodextrin), Giardini Naxos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Messine, Italy</w:t>
+              <w:t xml:space="preserve">15èmes Journées Cyclodextrines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703210v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions based on supramolecular hydrogels: New concept for aqueous catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">«Multivalency in aqueous organometallic catalysis: Contribution of cyclodextrin-based polymers»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Burylo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-F. Blach</w:t>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Cyclodextrines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th National Conferences CD.TE.C (Chemistry and Technology of Cyclodextrin), Giardini Naxos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Messine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727293v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystème de caractérisation acoustique de l'adhésion cellulaire sur titane fonctionnalisé stimulant l'endothéliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carlier</w:t>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique FANSBAMed, Fonctionnalisation, Activation et Nanostructuration des Surfaces de Biomatériaux pour Applications Médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEGRADATION OF THE POLYCYCLIC AROMATIC HYDROCARBON BENZO[A]PYRENE BY A NON-WHITE ROT FUNGUS FUSARIUM SOLANI: A NEW METABOLIC PATHWAY?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Veignie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConSoil 2003: 8. international FZK/TNO conference on contaminated soil, with exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17871,176 +17871,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light sensitive synthesis of 2D COF imine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème édition du colloque du groupe français des polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Curcumin/PVP amorphous solid dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Samsoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18099,1069 +18099,1069 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled synthesis of imine-linked 2D COF particles via specific light irradiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOFs, COFs and Porous Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent “Covalent Organic Frameworks” for simultaneous detection and ammonia capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Epinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Epinat</w:t>
+                <w:t xml:space="preserve">Julien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sanchez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Inès Elmourtadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Energie du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillararene and norbornene-based systems: New generation of recyclable and high performance materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+                <w:t xml:space="preserve">Solubility and stability of Curcumin inside well defined synthesised PVP matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Samsoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">52èmes Journées de Calorimétrie et d’Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462844v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogel Embedding Polydopamine Nanoparticles for a Synergistic Photodynamic and Photothermal Therapy Targeting Diabetic Foot Ulcers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanchemain</w:t>
+                <w:t xml:space="preserve">“Covalent Organic Frameworks-Polymers”: from macromolecular design to nanostructured materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pelaez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB2022 - the 32nd Annual Conference of the European Society for Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Bordeaux Polymer Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400445v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Covalent Organic Frameworks-Polymers”: Landscape of particle morphologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">[Invited] Hydrogel d’alginate intégrant des nanoparticules de polydopamine pour une thérapie synergique photodynamique et photothermique ciblant les ulcères du pied diabétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Defrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022 – 5ème édition Conférence internationale Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442022v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Covalent Organic Frameworks-Polymers”: from macromolecular design to nanostructured materials.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pillararene and norbornene-based systems: New generation of recyclable and high performance materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Ritaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Polymer Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ACS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441999v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility and stability of Curcumin inside well defined synthesised PVP matrices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+                <w:t xml:space="preserve">“Covalent Organic Frameworks-Polymers”: Landscape of particle morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pelaez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Calorimétrie et d’Analyse Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022 – 5ème édition Conférence internationale Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461439v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Hydrogel d’alginate intégrant des nanoparticules de polydopamine pour une thérapie synergique photodynamique et photothermique ciblant les ulcères du pied diabétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Hydrogel Embedding Polydopamine Nanoparticles for a Synergistic Photodynamic and Photothermal Therapy Targeting Diabetic Foot Ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Defrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022 – 5ème édition Conférence internationale Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">ESB2022 - the 32nd Annual Conference of the European Society for Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400453v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined polymeric matrices for the understanding of amorphous solid dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Samsoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19183,150 +19183,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified Pillararenes as supramolecular hosts in aqueous biphasic Rh-catalyzed hydroformylation of fatty alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missipssa Benatmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nérimel Laggoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19345,176 +19345,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Thermoresponsive self-assembled cyclodextrin-end-decorated PNIPAM for aqueous catalysis»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Cyclodextrin (EuroCD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19524,248 +19524,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETECTION OF VIRAL PARTICLES BY AN IMMUNO-SPECIFIC-MEDIATED CO-PRECIPITATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
+                <w:t xml:space="preserve">Didier Hober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Hober</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2022/152799. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RUBBER COMPOSITION FOR DYNAMIC USES, PRODUCTION METHOD THEREOF, PRODUCTS CONTAINING SAME, AND USES THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dubaa</w:t>
+                <w:t xml:space="preserve">Benoit Le Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Le Rossignol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laina Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2020/074821. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19775,78 +19775,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « Blue Box »: Une molécule hôte pour élaborer des matériaux macromoléculaires (multi)stimulables hauts en couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19854,65 +19854,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId514"/>
+      <w:footerReference w:type="default" r:id="rId513"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20059,51 +20059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauran Mama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pirkin-Benameur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15060164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Defran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hildebrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00481" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Samsoen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04625005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Ritaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Potier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Guan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vebr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hoogenboom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112549" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04283543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Viktor Jo&#243;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Ouhssou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Pepino Mendes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01421" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sala&#252;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez-Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae&#8208;eddine Mouloud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303697" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04187324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pirkin&#8208;benameur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal&#8208;david" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401036v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ribeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cariello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malfait" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302300" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04099690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schlund" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dartus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Defrancois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041233" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ternel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome P. Claverie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02422a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot de Smet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c00817" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00237j" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00219A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saj Mohan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hamieh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00883" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Nonque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benlahoues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audourenc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sahut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110799" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03199056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanykei Ryskulova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanyao Hou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03518891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hajji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Gilroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kartau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Syme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c07408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110366" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03388947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c07039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hertault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm01204a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02877605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110967" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00957a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02397222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glassner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201900376" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877444v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Ebeling" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Stoffelbach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201800455" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chekin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01892-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287402v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Bruycker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Espeel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03363" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missipssa Benatmane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;rimel Laggoune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801551" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04638693v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Dehaen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03128A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04529421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laquievre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.042" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PQK21WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Yeniad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim van Guyse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mullen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700305" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593740v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couturaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stefanello" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szarpack-Jankowska" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00914c" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560137v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cooke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01051F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605630" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poitras-Jolicoeur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pembouong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cooke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC09684G" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00738D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02558081v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. de La Rosa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2015.06.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484476v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01889" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoffelbach" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09052g" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289146v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laggoune" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lyskawa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Stoffelbach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Guigner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5PY01186H" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170289v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mezzasalma" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lartigau-Dagron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500184" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHZ56MC3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.02.033" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865840v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Becuwe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.02.041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P84S1MD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719583v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Sambe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. De La Rosa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402108" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719585v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Poltorak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300729" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPVNBB92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sambe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delattre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py01093g" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02544680v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart T Caldwell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maclean" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Riehle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cooper" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Nutley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41612g" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Stanley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Bucataru" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Miao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27250" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400934v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501354j" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836615v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3036316" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685011v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burylo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4002282" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01044451v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Perumal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an01794j" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427142v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.04.030" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLWRS4TQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865832v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.06.027" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332107v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Louisy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC10571J" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579079v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Barka-Bouaifel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Niedzi&#243;&#322;ka-J&#246;nsson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saison-Francioso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm03293j" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becuwe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woisel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.03.065" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQ3JBP0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2009854" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326778v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Zobrist" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200853w" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429866v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.06.008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94VT2LN8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429857v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1027452" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429877v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901809a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432219v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanika Gunatilaka Hewage" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.167" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9VGDJG2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432245v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.06.143" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCV4WBJ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432270v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garety" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0602553" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432256v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.116" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2X3H2W6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442514v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Surpateanu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blach" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.02.063" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K318X7L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442450v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Becuwe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Surpateanu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2005.11.3-4.355" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442464v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neculai Catalin Lungu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien D&#233;pret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.01.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRLVH4SH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.05.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-949WMFKN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177465v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Veignie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2055" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442532v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2003.12.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RTQZFCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129369v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2003.11.007" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64G0309-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442748v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(02)00488-X" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKJZJFKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442541v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Stanculescu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mandravel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00268-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRMT47SL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442819v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200213136" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR5BHB20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129261v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630210372" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169167v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ren" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ribeiro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05329256v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Achour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086206v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642785v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04632721v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829826v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04817902v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04595542v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356130v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356190v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361256v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288622v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442010v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salaun" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462815v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443248v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187878v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313943v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462890v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361211v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vebr" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400433v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361280v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de la Rosa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445796v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461847v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03767009v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quemener" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirkin-Benameur" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03770941v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769137v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461879v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lefebvre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dechezelles" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461860v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794410v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaiyuan Han" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hapiot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462780v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chareyron" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemaire" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462787v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02166849v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defebvin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285497v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289795v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hoogenboom" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288829v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461727v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289154v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508322v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Chrait" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289701v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711816v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289525v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289132v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289085v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289250v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289784v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461738v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowanne Lyons" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461851v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461733v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338936v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727039v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703077v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703081v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703210v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727293v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burylo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Blach" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129358v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443227v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gautheron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461554v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443231v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445654v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Epinat" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanchez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elmourtadi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462844v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400445v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchemain" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442022v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441999v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461439v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400453v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461454v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461903v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cousin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727553v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555198v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554658v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubaa" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rossignol" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laina Guo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555149v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauran Mama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pirkin-Benameur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15060164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Defran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hildebrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00481" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Samsoen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04625005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Ritaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Potier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04187324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pirkin&#8208;benameur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lefebvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal&#8208;david" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sala&#252;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez-Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae&#8208;eddine Mouloud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303697" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401036v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ribeiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cariello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malfait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302300" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Guan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vebr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hoogenboom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112549" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04283543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Viktor Jo&#243;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Ouhssou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Pepino Mendes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01421" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ternel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome P. Claverie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02422a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04099690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schlund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dartus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Defrancois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041233" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00237j" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot de Smet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c00817" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00219A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saj Mohan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hamieh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00883" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Nonque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benlahoues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audourenc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sahut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110799" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03199056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanykei Ryskulova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanyao Hou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03518891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hajji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Gilroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kartau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Syme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c07408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110366" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03388947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c07039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02877605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hertault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110967" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm01204a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00957a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Ebeling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Stoffelbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201800455" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02397222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glassner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201900376" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chekin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01892-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287402v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Bruycker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Espeel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03363" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missipssa Benatmane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;rimel Laggoune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801551" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04529421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laquievre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.042" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PQK21WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04638693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Dehaen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03128A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couturaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stefanello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szarpack-Jankowska" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00914c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cooke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01051F" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Yeniad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim van Guyse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mullen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700305" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605630" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poitras-Jolicoeur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pembouong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cooke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC09684G" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02558081v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. de La Rosa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2015.06.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00738D" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484476v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01889" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.02.033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mezzasalma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lartigau-Dagron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500184" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHZ56MC3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289146v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laggoune" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lyskawa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Stoffelbach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Guigner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5PY01186H" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681333v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoffelbach" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09052g" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865840v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Becuwe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.02.041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P84S1MD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Sambe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Poltorak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300729" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPVNBB92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719583v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. De La Rosa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402108" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sambe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py01093g" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02544680v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart T Caldwell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maclean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Riehle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cooper" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Nutley" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41612g" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400934v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501354j" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719584v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Stanley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Bucataru" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Miao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27250" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836615v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3036316" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685011v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burylo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4002282" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01044451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Perumal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an01794j" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427142v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.04.030" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLWRS4TQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.06.027" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321264v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becuwe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woisel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.03.065" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQ3JBP0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332107v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Louisy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC10571J" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Barka-Bouaifel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Niedzi&#243;&#322;ka-J&#246;nsson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saison-Francioso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm03293j" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696705v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2009854" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326778v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Zobrist" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200853w" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429857v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1027452" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429866v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.06.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94VT2LN8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429877v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901809a" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432245v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.06.143" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCV4WBJ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432219v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanika Gunatilaka Hewage" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.167" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9VGDJG2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432270v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garety" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0602553" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.116" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2X3H2W6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442464v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neculai Catalin Lungu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien D&#233;pret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Surpateanu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.01.006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRLVH4SH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442514v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Surpateanu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blach" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.02.063" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K318X7L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Becuwe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2005.11.3-4.355" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.05.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-949WMFKN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177465v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Veignie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2055" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442532v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2003.12.006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RTQZFCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129369v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2003.11.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64G0309-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(02)00488-X" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKJZJFKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442541v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Stanculescu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mandravel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00268-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRMT47SL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200213136" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR5BHB20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129261v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630210372" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169167v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ren" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ribeiro" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05329256v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Achour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086206v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04817902v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04595542v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829826v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642785v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04632721v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361256v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288622v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356190v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356130v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442010v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salaun" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez Fernandez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462815v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443248v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187878v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313943v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361211v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vebr" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400433v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462890v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361280v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de la Rosa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445796v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461847v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03767009v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quemener" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirkin-Benameur" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03770941v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769137v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461860v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794410v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaiyuan Han" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461898v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hapiot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461879v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lefebvre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dechezelles" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462780v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chareyron" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemaire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02166849v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defebvin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462787v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288829v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461727v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289154v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hoogenboom" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289795v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285497v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508322v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Chrait" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289701v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711816v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289525v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289132v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289085v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289250v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289784v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461851v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461738v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowanne Lyons" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461733v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338936v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727039v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703077v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703081v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727293v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burylo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Blach" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703210v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129358v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443227v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gautheron" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461554v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443231v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445654v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Epinat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanchez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elmourtadi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461439v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441999v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400453v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchemain" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462844v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442022v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400445v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461454v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461903v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cousin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727553v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555198v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554658v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubaa" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rossignol" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laina Guo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555149v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>