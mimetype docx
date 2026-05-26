--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -632,680 +632,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revitalizing Inert Materials: Grafting Self‐Oscillating, Stimuli‐Responsive Organometallic Polymers for Pulsating Systems</w:t>
+                <w:t xml:space="preserve">Synergistic topological and supramolecular control of Diels‐Alder reactivity based on a tunable self‐complexing hos‐guest molecular switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Pirkin‐benameur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouad</w:t>
+                <w:t xml:space="preserve">Cedric Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Lefebvre</w:t>
+                <w:t xml:space="preserve">Michele Cariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bouyer</w:t>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Sénéchal‐david</w:t>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (33), pp.2300346. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Chemistry - A European Journal, e202302300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202300346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187324v1</w:t>
+                <w:t xml:space="preserve">hal-04401036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Synthesis of Raspberry‐Like Covalent Organic Framework‐Polymer Particles with a Radial Single‐Crystal Grain Orientation</w:t>
+                <w:t xml:space="preserve">Tunable UCST behaviour of a hydrophobic dialkoxynaphthalene-functionalized homopolymer based on reversible supramolecular recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Salaün</w:t>
+                <w:t xml:space="preserve">Xinran Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+                <w:t xml:space="preserve">Aurelien Vebr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Pelaez-Fernandez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Hoogenboom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202303697⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, European Polymer Journal, pp.112549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188027v1</w:t>
+                <w:t xml:space="preserve">hal-04355977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic topological and supramolecular control of Diels‐Alder reactivity based on a tunable self‐complexing hos‐guest molecular switch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphiphilic Block Copolymers Based on PEG and UV-Triggerable Self-Immolative Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adám Viktor Joó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouzha Ouhssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Ribeiro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Fournier</w:t>
+                <w:t xml:space="preserve">Bárbara Pepino Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202302300⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, ACS Applied Polymer Materials, 5 (11), pp.8960-8971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401036v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable UCST behaviour of a hydrophobic dialkoxynaphthalene-functionalized homopolymer based on reversible supramolecular recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revitalizing Inert Materials: Grafting Self‐Oscillating, Stimuli‐Responsive Organometallic Polymers for Pulsating Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Pirkin‐benameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinran Guan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katell Sénéchal‐david</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112549⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (33), pp.2300346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355977v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Block Copolymers Based on PEG and UV-Triggerable Self-Immolative Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative Synthesis of Raspberry‐Like Covalent Organic Framework‐Polymer Particles with a Radial Single‐Crystal Grain Orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adám Viktor Joó</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Potier</w:t>
+                <w:t xml:space="preserve">Mario Pelaez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouzha Ouhssou</w:t>
+                <w:t xml:space="preserve">Bahae‐eddine Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Pepino Mendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
+                <w:t xml:space="preserve">Jean‐françois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, ACS Applied Polymer Materials, 5 (11), pp.8960-8971. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202303697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283543v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pillar[5]arenes-based high-Tg thermosets for the capture of volatile organic compounds</w:t>
               </w:r>
@@ -1549,589 +1549,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Nanoporous Materials From Boronate-Containing Stimuli-Responsive Diblock Copolymers</w:t>
+                <w:t xml:space="preserve">Covalent Hydrogels with Dual Temperature and Time Memory Function Based on Supramolecular Host–Guest Complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Grande</w:t>
+                <w:t xml:space="preserve">Lieselot de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erigène Bakangura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Fournier</w:t>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Vebr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coumes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2py00237j⟩</w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ACS Materials Letters, 5 (1), pp.235-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.2c00817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689068v1</w:t>
+                <w:t xml:space="preserve">hal-03924367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Hydrogels with Dual Temperature and Time Memory Function Based on Supramolecular Host–Guest Complexation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Nanoporous Materials From Boronate-Containing Stimuli-Responsive Diblock Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Belal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Vebr</w:t>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+                <w:t xml:space="preserve">Erigène Bakangura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Stoffelbach</w:t>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, ACS Materials Letters, 5 (1), pp.235-242. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Polymer Chemistry, 13 (20), pp.2907-2917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.2c00817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2py00237j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924367v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism insights in controlling host-guest (de)complexation by thermoresponsive polymer phase transitions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoresponsive catechol end‐functionalized polymers/CBPQT 4+, 4Cl − supramolecular assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Defrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2PY00219A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Journal of Polymer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20220572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790536v1</w:t>
+                <w:t xml:space="preserve">hal-03924421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive catechol end‐functionalized polymers/CBPQT 4+, 4Cl − supramolecular assembly</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanism insights in controlling host-guest (de)complexation by thermoresponsive polymer phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nga Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Journal of Polymer Science, </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (25), pp.3742-3749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pol.20220572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2PY00219A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924421v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of Catechol End-Functionalized PMMA as a Macromolecular Coupling Agent for Ceramic/Fluoropolymer Piezoelectric Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saj Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanyao Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Macromolecular Rapid Communications, 42 (18), pp.2100068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2472,51 +2472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Quantum Metamaterial for Hypersensitive Biomolecule Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Gilroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2587,563 +2587,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular control over pH- and temperature-responsive dialkoxynaphthalene-functionalized poly(2-(dimethylamino)ethyl methacrylate) in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular Hydrogels with Tunable Swelling by Host complexation with Cyclobis (paraquat- p -phenylene)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coumes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Fournier</w:t>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110366⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (4), pp.1926-1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198707v1</w:t>
+                <w:t xml:space="preserve">hal-03189521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Oscillating Membranes with Polymer Interface Synchronized with Chemical Oscillator to Reproduce Lifelike Pulsatile Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Benoit</w:t>
+                <w:t xml:space="preserve">Supramolecular control over pH- and temperature-responsive dialkoxynaphthalene-functionalized poly(2-(dimethylamino)ethyl methacrylate) in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bouyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hoogenboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04009⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148, pp.110366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167670v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colored Janus Nanocylinders Driven by Supramolecular Coassembly of Donor and Acceptor Building Blocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Oscillating Membranes with Polymer Interface Synchronized with Chemical Oscillator to Reproduce Lifelike Pulsatile Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sistat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Choisnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c07039⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.998-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388947v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Hydrogels with Tunable Swelling by Host complexation with Cyclobis (paraquat- p -phenylene)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+                <w:t xml:space="preserve">Colored Janus Nanocylinders Driven by Supramolecular Coassembly of Donor and Acceptor Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Choisnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lorthioir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (4), pp.1926-1933. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ACS Nano, 15 (2), pp.2569-2577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c07039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189521v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilisation of an anti-platelet adhesion and anti-thrombotic drug (EP224283) on polydopamine coated vascular stent promoting anti-thrombogenic properties</w:t>
               </w:r>
@@ -3397,90 +3397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Responsive Regulation of Host–Guest Complexation in Aqueous Media to Control Partial Release of the Host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3678,51 +3678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Nanospheres with Hydrophobic Surface Groups as Supramolecular Building Blocks Produced by Aqueous PISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,64 +3838,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanyao Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Glassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Macromolecular Rapid Communications, 40 (22), pp.1900376. </w:t>
@@ -4583,303 +4583,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally reversible crosslinked copolymers: Solution and bulk behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A supramolecular miktoarm star polymer based on porphyrin metal complexation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanyao Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Laquievre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+                <w:t xml:space="preserve">Wim Dehaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hoogenboom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.042⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Chemical Communications, 4, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC03128A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529421v1</w:t>
+                <w:t xml:space="preserve">hal-04638693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supramolecular miktoarm star polymer based on porphyrin metal complexation in water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+                <w:t xml:space="preserve">Thermally reversible crosslinked copolymers: Solution and bulk behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laquievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Polymer, 117, pp.342-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CC03128A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04638693v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Tethering of Polymers onto Catechol-Based Titanium Platforms</w:t>
               </w:r>
@@ -4904,51 +4904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Langmuir, 33, pp.3434-3443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4976,965 +4976,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual thermo- and light-responsive coumarin-based copolymers with programmable cloud points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dibenzo-azacyclooctyne as Reactive Chain Stopper for [2]Rotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanyao Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Couturaud</w:t>
+                <w:t xml:space="preserve">Bahar Yeniad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stefanello</w:t>
+                <w:t xml:space="preserve">Joachim van Guyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Szarpack-Jankowska</w:t>
+                <w:t xml:space="preserve">Kathleen Mullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7py00914c⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, European Journal of Organic Chemistry, 2017, pp.3107-3113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593740v1</w:t>
+                <w:t xml:space="preserve">hal-04547917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular polymer hydrogels induced by host–guest interactions with di-[cyclobis(paraquat-p-phenylene)] cross-linkers: from molecular complexation to viscoelastic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual thermo- and light-responsive coumarin-based copolymers with programmable cloud points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stefanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fumagalli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Stoffelbach</w:t>
+                <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graeme Cooke</w:t>
+                <w:t xml:space="preserve">M. Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szarpack-Jankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM01051F⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.4512 - 4519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7py00914c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560137v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibenzo-azacyclooctyne as Reactive Chain Stopper for [2]Rotaxanes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular polymer hydrogels induced by host–guest interactions with di-[cyclobis(paraquat-p-phenylene)] cross-linkers: from molecular complexation to viscoelastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim van Guyse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+                <w:t xml:space="preserve">Matthieu Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Mullen</w:t>
+                <w:t xml:space="preserve">Graeme Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, European Journal of Organic Chemistry, 2017, pp.3107-3113. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.5269-5282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7SM01051F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547917v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition-Mediated Hydrogel Swelling Controlled by Interaction with a Negative Thermoresponsive LCST Polymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+                <w:t xml:space="preserve">A triple carboxylic acid-functionalized RAFT agent platform for the elaboration of well-defined telechelic 3-arm star PDMAc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poitras-Jolicoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pembouong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201605630⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (9), pp.1847-1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC09684G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440784v1</w:t>
+                <w:t xml:space="preserve">hal-01253894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A triple carboxylic acid-functionalized RAFT agent platform for the elaboration of well-defined telechelic 3-arm star PDMAc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Cooke</w:t>
+                <w:t xml:space="preserve">Recognition-Mediated Hydrogel Swelling Controlled by Interaction with a Negative Thermoresponsive LCST Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (9), pp.1847-1850. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (45), pp.13974-13978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC09684G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201605630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253894v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular control over thermoresponsive polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor R. de La Rosa</w:t>
+                <w:t xml:space="preserve">Catechol/boronic acid chemistry for the creation of block copolymers with a multi-stimuli responsive junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2015.06.013⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (28), pp.4682-4692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6PY00738D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558081v1</w:t>
+                <w:t xml:space="preserve">hal-02484607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catechol/boronic acid chemistry for the creation of block copolymers with a multi-stimuli responsive junction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+                <w:t xml:space="preserve">Supramolecular control over thermoresponsive polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor R. de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hoogenboom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (28), pp.4682-4692. </w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.44-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6PY00738D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484607v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile Access to Multistimuli-Responsive Self-Assembled Block Copolymers via a Catechol/Boronic Acid Ligation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,571 +5988,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A water-soluble supramolecular polymeric dual sensor for temperature and pH with an associated direct visible readout</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermoresponsive self-assembled cyclodextrin-end-decorated PNIPAM for aqueous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.02.033⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (12), pp.2328-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc09052g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484467v1</w:t>
+                <w:t xml:space="preserve">hal-01681333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic Mussel Adhesive Inspired Anchor to Design ZnO@Poly(3-Hexylthiophene) Hybrid Core@Corona Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Mezzasalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lartigau-Dagron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (16), pp.1486-1491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/marc.201500184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, binding and self-assembly properties of a well-defined pillar[5]arene end functionalised polydimethylacrylamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Laggoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Guigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (42), pp.7389-7394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5PY01186H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive self-assembled cyclodextrin-end-decorated PNIPAM for aqueous catalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A water-soluble supramolecular polymeric dual sensor for temperature and pH with an associated direct visible readout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (12), pp.2328-2330. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (23), pp.552-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc09052g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681333v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of fluorescent chemosensor on pyrogenic silica: A promising device for gaseous detection</w:t>
               </w:r>
@@ -6590,51 +6590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 450, pp.62-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6674,813 +6674,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Thermoresponsive Supramolecular Diblock Copolymers in Water from Complementary CBPQT ^\textrm4+ and TTF End-Functionalized Polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switching the Wettability of Titanium Surfaces through Diels-Alder Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201300729⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chemistry of Materials, 26, pp.3771-3780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm501354j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719585v1</w:t>
+                <w:t xml:space="preserve">hal-04400934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable Polymer-Based Supramolecular Temperature Sensor with a Memory Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Sambe</w:t>
+                <w:t xml:space="preserve">Brønsted acid-catalyzed polymerization of \varepsilon-caprolactone in water: A mild and straightforward route to poly(\varepsilon-caprolactone)- \textitgraft -water-soluble polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Bucataru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor R. De La Rosa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+                <w:t xml:space="preserve">Audrey Favrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.n/a--n/a. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (15), pp.2139--2145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201402108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.27250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719583v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stimuli responsive supramolecular diblock copolymers</w:t>
+                <w:t xml:space="preserve">Programmable Polymer-Based Supramolecular Temperature Sensor with a Memory Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sambe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Delattre</w:t>
+                <w:t xml:space="preserve">Léna Sambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor R. De La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3py01093g⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.n/a--n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201402108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113479v1</w:t>
+                <w:t xml:space="preserve">hal-01719583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-mediated dethreading of a biotin-functionalised pseudorotaxane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stuart T Caldwell</w:t>
+                <w:t xml:space="preserve">Elaboration of Thermoresponsive Supramolecular Diblock Copolymers in Water from Complementary CBPQT ^\textrm4+ and TTF End-Functionalized Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Sambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Maclean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Margaret Nutley</w:t>
+                <w:t xml:space="preserve">Katarzyna Poltorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ob41612g⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (4), pp.498--504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201300729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544680v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching the Wettability of Titanium Surfaces through Diels-Alder Chemistry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-stimuli responsive supramolecular diblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm501354j⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1031 - 1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3py01093g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400934v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brønsted acid-catalyzed polymerization of \varepsilon-caprolactone in water: A mild and straightforward route to poly(\varepsilon-caprolactone)- \textitgraft -water-soluble polysaccharides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein-mediated dethreading of a biotin-functionalised pseudorotaxane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart T Caldwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Stanley</w:t>
+                <w:t xml:space="preserve">Catherine Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgiana Bucataru</w:t>
+                <w:t xml:space="preserve">Mathis Riehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Miao</w:t>
+                <w:t xml:space="preserve">Alan Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Favrelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bria</w:t>
+                <w:t xml:space="preserve">Margaret Nutley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (15), pp.2139--2145. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Organic &amp; Biomolecular Chemistry, 12, pp.511-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.27250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ob41612g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719584v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach for Plasmonic Based DNA Sensing: Amplification of the Wavelength Shift and Simultaneous Detection of the Plasmon Modes of Gold Nanostructures</w:t>
               </w:r>
@@ -7907,51 +7907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 433, pp.88-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8010,64 +8010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fluorescent and electropolymerizable N-azacrown carbazole as a selective probe for iron (III) in aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Becuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8183,51 +8183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 384 (1-3), pp.248-253. </w:t>
@@ -8290,90 +8290,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactant-mediated control of CBPQT4+ dialkoxynaphthalene complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47, pp.6819-6821. </w:t>
@@ -8545,90 +8545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host–Guest Modulation of the Micellization of a Tetrathiafulvalene‐Functionalized Poly( \textitN ‐isopropylacrylamide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8705,51 +8705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Zobrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8839,64 +8839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8999,51 +8999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 350 (1), pp.83-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9115,64 +9115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9217,384 +9217,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuneable fluorescent marker appended to β-cyclodextrin: a pH-driven molecular switch</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">An investigation of the complexation of a TTF derivative with α-, β- and γ-cyclodextrins in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanika Gunatilaka Hewage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 48 (35), pp.6186-6188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.06.143⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 48 (48), pp.8430-8433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.09.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432245v1</w:t>
+                <w:t xml:space="preserve">hal-04432219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the complexation of a TTF derivative with α-, β- and γ-cyclodextrins in aqueous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Tuneable fluorescent marker appended to β-cyclodextrin: a pH-driven molecular switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 48 (48), pp.8430-8433. </w:t>
+              <w:t xml:space="preserve">, 2007, 48 (35), pp.6186-6188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.09.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.06.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432219v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tuneable Self-Complexing Molecular Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Garety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9645,90 +9645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrochemically tuneable cyclodextrin-based molecular adapter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Garety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9785,518 +9785,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a new fluorinated fluorescent β-cyclodextrin sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1-(4-Nitrophenoxycarbonyl)-7-pyridin-4-yl indolizine: a new versatile fluorescent building block. Application to the synthesis of a series of fluorescent β-cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neculai Catalin Lungu</w:t>
+                <w:t xml:space="preserve">Gheorghe Surpateanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Dépret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Blach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (16), pp.3939-3945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2005.02.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.01.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442464v1</w:t>
+                <w:t xml:space="preserve">hal-04442514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-(4-Nitrophenoxycarbonyl)-7-pyridin-4-yl indolizine: a new versatile fluorescent building block. Application to the synthesis of a series of fluorescent β-cyclodextrins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">SYNTHESIS OF NEW FLUORESCENT β-CYCLODEXTRIN SENSOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Surpateanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2005.02.063⟩</w:t>
+              <w:t xml:space="preserve">Heterocyclic communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (3-4), pp.355-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HC.2005.11.3-4.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04442514v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESIS OF NEW FLUORESCENT β-CYCLODEXTRIN SENSOR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a new fluorinated fluorescent β-cyclodextrin sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neculai Catalin Lungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiana Surpateanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocyclic communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126 (3), pp.385-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/HC.2005.11.3-4.355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04442450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigations of pyridin-4-yl indolizine modified β-cyclodextrin derivatives as fluorescent chemosensors for organic guest molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Surpateanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 340 (10), pp.1706-1713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10459,90 +10459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,3-Dipolar cycloaddition reaction of bipyridinium ylides with the propynamido-β-cyclodextrin. A regiospecific synthesis of a new class of fluorescent β-cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Surpateanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10728,574 +10728,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and reactivity of cycloimmonium ylides. Theoretical study in triazolium ylides by AM1, PM3 and DFT procedure methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Cation binding characteristics of tetrandrine studied by UV-Vis absorption and fluorescence spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Stanculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Mandravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-2860(02)00488-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 161 (1), pp.79-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1010-6030(03)00268-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442748v1</w:t>
+                <w:t xml:space="preserve">hal-04442541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation binding characteristics of tetrandrine studied by UV-Vis absorption and fluorescence spectroscopies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Stanculescu</w:t>
+                <w:t xml:space="preserve">Structure and reactivity of cycloimmonium ylides. Theoretical study in triazolium ylides by AM1, PM3 and DFT procedure methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Surpateanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Mandravel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Surpateanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 161 (1), pp.79-85. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 645 (1), pp.29-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1010-6030(03)00268-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-2860(02)00488-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442541v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemInform Abstract: Dual Synthesis of 1H‐[1,2,4]Triazolo[3,4‐a]isoindoles and New 1H‐[1,2,4]Triazolo[5,1‐a]isoindoles — Experimental and Theoretical Approaches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolization of the Polycyclic Aromatic Hydrocarbon Benzo( A )Pyrene by a Non-White Rot Fungus ( Fusarium Solani ) in a Batch Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Veignie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Bria</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemInform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chin.200213136⟩</w:t>
+              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (1), pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10406630210372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442819v1</w:t>
+                <w:t xml:space="preserve">hal-04129261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolization of the Polycyclic Aromatic Hydrocarbon Benzo( A )Pyrene by a Non-White Rot Fungus ( Fusarium Solani ) in a Batch Reactor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ChemInform Abstract: Dual Synthesis of 1H‐[1,2,4]Triazolo[3,4‐a]isoindoles and New 1H‐[1,2,4]Triazolo[5,1‐a]isoindoles — Experimental and Theoretical Approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Surpateanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemInform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chin.200213136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10406630210372⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129261v1</w:t>
+                <w:t xml:space="preserve">hal-04442819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11307,415 +11307,415 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Host-Guest Chemistry to design Shape-Morphing Hydrogels responding to Multiple Stimuli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
+                <w:t xml:space="preserve">Amorphous solid dispersions of pharmaceutical interest: influence of the polymer macromolecular architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Samsoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Polymer Federation, Jun 2025, Groningue, Netherlands</w:t>
+              <w:t xml:space="preserve">55èmes Journées de Calorimétrie et d'Analyse Thermique JCAT55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169167v1</w:t>
+                <w:t xml:space="preserve">hal-05086206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Immolative Polymers: a New Stage in the Development of Smart-Polymers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Host-Guest Chemistry to design Shape-Morphing Hydrogels responding to Multiple Stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Conference on Recent Advances in Biopolymers and Polymer Science - Plymer Science 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">European Polymer Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Polymer Federation, Jun 2025, Groningue, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329256v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous solid dispersions of pharmaceutical interest: influence of the polymer macromolecular architecture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Fournier</w:t>
+                <w:t xml:space="preserve">Self-Immolative Polymers: a New Stage in the Development of Smart-Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roukaya Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55èmes Journées de Calorimétrie et d'Analyse Thermique JCAT55</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Global Conference on Recent Advances in Biopolymers and Polymer Science - Plymer Science 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086206v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-Responsive Hydrogels based on Self-Immolative Polymers Sensitive to Near-Infrared Light for Controlled Drug Release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukaya Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11887,90 +11887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Host-Guest Chemistry to design Shape-Morphing Hydrogels responding to Multiple Stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12012,51 +12012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Immolative Polymers : A new way to depolymerize macromolecular architectures, leading to innovative drug delivery vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukaya Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12120,51 +12120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-responsive hydrogels based on near-infrared light-sensitive self-immolative polymers for controlled drug release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukaya Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12222,51 +12222,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymères Fonctionnels et Stimuli-Répondants pour la Délivrance de Médicaments et la Régénération Tissulaire</w:t>
+                <w:t xml:space="preserve">Self-Immolative Polymers for Nanoparticles with Unique Degradation Profiles in Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedafi Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
@@ -12276,541 +12276,524 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche National "Réparer l'Humain". 1ʳᵉ rencontre annuelle du GDR Réparer l'Humain « Matériaux et Procédés pour Applications Médicales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">51ème Edition du Colloque National du Groupe Français des Polymères (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Talence (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361256v1</w:t>
+                <w:t xml:space="preserve">hal-04313943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Immolative Polymers for Nanoparticles with Unique Degradation Profiles in Biomedical Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermoresponsive polymers and host-guest chemistry: a win-win combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieselot de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Vebr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Biopolymers and Bioplastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">51ème Edition du Colloque National du Groupe Français des Polymères (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux - Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288622v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoresponsive polymers and host-guest chemistry: a win-win combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific day ICP/A2U-Chemistry “Supramolecular Chemistry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive polymers and host-guest chemistry: a win-win combination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Vebr</w:t>
+                <w:t xml:space="preserve">Polymères Fonctionnels et Stimuli-Répondants pour la Délivrance de Médicaments et la Régénération Tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Edition du Colloque National du Groupe Français des Polymères (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux - Talence, France</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche National "Réparer l'Humain". 1ʳᵉ rencontre annuelle du GDR Réparer l'Humain « Matériaux et Procédés pour Applications Médicales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356130v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of covalent organic frameworks and polymers for the synthesis of raspberry particles with a radial single-crystal grain orientation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Immolative Polymers for Nanoparticles with Unique Degradation Profiles in Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOFs, COFs and Porous Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Biopolymers and Bioplastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442010v1</w:t>
+                <w:t xml:space="preserve">hal-04288622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart and Functional Polymers Based on Pillararenes for Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Ritaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12865,1446 +12848,1463 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Advanced Polymers via Macromolecular Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of &amp;quot;Covalent Organic Frameworks&amp;quot; and polymers for the synthesis of raspberry particles with a radial single-crystal grain orientation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Association of covalent organic frameworks and polymers for the synthesis of raspberry particles with a radial single-crystal grain orientation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pelaez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahae-Eddine Mouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème édition du colloque du groupe français des polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">MOFs, COFs and Porous Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443248v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart and Functional Polymers Based on Pillararenes for Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Claverie</w:t>
+                <w:t xml:space="preserve">Association of &amp;quot;Covalent Organic Frameworks&amp;quot; and polymers for the synthesis of raspberry particles with a radial single-crystal grain orientation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUMRS-International Conference on Advanced Materials &amp; 11th International Conference on Materials for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">51ème édition du colloque du groupe français des polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187878v1</w:t>
+                <w:t xml:space="preserve">hal-04443248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Immolative Polymers for Nanoparticles with Unique Degradation Profiles in Biomedical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart and Functional Polymers Based on Pillararenes for Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Ritaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedafi Belkhir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Edition du Colloque National du Groupe Français des Polymères (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Talence (Bordeaux), France</w:t>
+              <w:t xml:space="preserve">IUMRS-International Conference on Advanced Materials &amp; 11th International Conference on Materials for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313943v1</w:t>
+                <w:t xml:space="preserve">hal-04187878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular polymeric systems featuring memory function(s)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+                <w:t xml:space="preserve">Synergetic synthesis of colloidal “Covalent Organic Frameworks-Polymers”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pelaez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">50ème édition du colloque du groupe français des polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361211v1</w:t>
+                <w:t xml:space="preserve">hal-04445796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of innovative polymer materials for the treatment of diabetic foot ulcers by synergistic photodynamic and photothermal therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VOCs sensors thermoset based on Pillararenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Ritaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème édition Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400433v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCs sensors thermoset based on Pillararenes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilization of innovative polymer materials for the treatment of diabetic foot ulcers by synergistic photodynamic and photothermal therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Defrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">16ème édition Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462890v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular polymeric systems featuring memory function(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieselot de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor de la Rosa</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vebr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BPC 2022 (Bordeaux Polymer Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EPF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361280v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic synthesis of colloidal “Covalent Organic Frameworks-Polymers”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+                <w:t xml:space="preserve">Supramolecular polymeric systems featuring memory function(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieselot de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hoogenboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor de la Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème édition du colloque du groupe français des polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">BPC 2022 (Bordeaux Polymer Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445796v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isosorbide mono(meth)acrylate: sustainable monomers for the production of fully bio-based poly(meth)acrylates thermosets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Saint-Loup</w:t>
+                <w:t xml:space="preserve">Self-oscillating polymer interfaces to design life-like pulsatile membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATIPIC/BPG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Leuwen, Belgium</w:t>
+              <w:t xml:space="preserve">IUPAC MACRO2020+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461847v1</w:t>
+                <w:t xml:space="preserve">hal-03770941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-like pulsatile membranes designed from self-oscillating polymer interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Fournier</w:t>
+                <w:t xml:space="preserve">Isosorbide mono(meth)acrylate: sustainable monomers for the production of fully bio-based poly(meth)acrylates thermosets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Nonque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Saint-Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">ATIPIC/BPG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Leuwen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767009v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-oscillating polymer interfaces to design life-like pulsatile membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Life-like pulsatile membranes designed from self-oscillating polymer interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pirkin-Benameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC MACRO2020+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Euromembrane 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770941v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles interfaces polymères auto-oscillantes pour la conception de membranes de filtration dotées d’un flux pulsatile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème journées du GFP- Section Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Ales, France</w:t>
@@ -14327,276 +14327,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de polymères intelligents pour la formation de muscles artificiels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Potier</w:t>
+                <w:t xml:space="preserve">Functional polymer nanocomposites: structural issues in relation to the piezoelectric response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Defebvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Master du RJ-SCF Hauts de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461860v1</w:t>
+                <w:t xml:space="preserve">hal-02166849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular design of Janus nanocylinders in solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux matériaux thermodurcissables biosourcés hautement performants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Nonque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Héraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journées d’études des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794410v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pillar[5]arenes pour la catalyse biphasique aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missipssa Benatmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14618,987 +14605,974 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de dérivés de Pillar[5]arènes pour la catalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Defrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dechezelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Master du RJ-SCF Hauts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux matériaux thermodurcissables biosourcés hautement performants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemaire</w:t>
+                <w:t xml:space="preserve">Synthèse de polymères intelligents pour la formation de muscles artificiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Vebr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée des Master du RJ-SCF Hauts de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462780v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional polymer nanocomposites: structural issues in relation to the piezoelectric response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+                <w:t xml:space="preserve">Supramolecular design of Janus nanocylinders in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Choisnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaiyuan Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Polymer Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166849v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux matériaux thermodurcissables biosourcés hautement performants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Nonque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462787v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of PVDF composites based on functionalized BT nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Supramolecular chemistry:a powerful tool to elaborate « colourful » multi-stimuli responsive macromolecular assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">FBPOL2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288829v1</w:t>
+                <w:t xml:space="preserve">hal-04289784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux auto-cicatrisants à base de Pillar[5]arène</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart coloured polymeric systems with memory function(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hoogenboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">French-Chinese Macromolecular Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461727v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart coloured polymeric systems with memory function(s)</w:t>
+                <w:t xml:space="preserve">Supramolecular and dopamine chemistry:two powerful tools to elaborate multi-stimuli responsive macromolecular assemblies and bioinspired surfaces/interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Chinese Macromolecular Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Séminaire à l'ESPCI, PSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289154v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Coloured Hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd PMM conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Prague, Czech Republic</w:t>
@@ -15621,1059 +15595,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular and dopamine chemistry:two powerful tools to elaborate multi-stimuli responsive macromolecular assemblies and bioinspired surfaces/interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoelectric properties of PVDF composites based on functionalized BT nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Defebvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l'ESPCI, PSL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285497v1</w:t>
+                <w:t xml:space="preserve">hal-04288829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of New Thermosetting Polyurethanes coatings obtained from Biobased Dihydroxytelechelic Oligocarbonates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Saint-Loup</w:t>
+                <w:t xml:space="preserve">Matériaux auto-cicatrisants à base de Pillar[5]arène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Ritaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACRO 2018, IUPAC World Polymer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508322v1</w:t>
+                <w:t xml:space="preserve">hal-04461727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular and dopamine chemistry:two powerful tools to elaborate multi-stimuli responsive macromolecular assemblies and bioinspired surfaces/interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Characterization of New Thermosetting Polyurethanes coatings obtained from Biobased Dihydroxytelechelic Oligocarbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Chrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Saint-Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut de chimie/ Société Michelin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">MACRO 2018, IUPAC World Polymer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289701v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites à matrice PVDF : relation entre structure cristalline et réponse piézoélectrique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular and dopamine chemistry:two powerful tools to elaborate multi-stimuli responsive macromolecular assemblies and bioinspired surfaces/interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PolyNano2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Institut de chimie/ Société Michelin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711816v1</w:t>
+                <w:t xml:space="preserve">hal-04289701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular chemistry:a powerful tool to elaborate « colourful » multi-stimuli responsive macromolecular assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocomposites à matrice PVDF : relation entre structure cristalline et réponse piézoélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Defebvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R Hoogenboom</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BPC Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GDR PolyNano2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289525v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular chemistry:a powerful tool to elaborate « colourful » multi-stimuli responsive macromolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Stoffelbach</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macro 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">BPC Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289132v1</w:t>
+                <w:t xml:space="preserve">hal-04289525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart coloured polymeric systems with memory function(s)</w:t>
+                <w:t xml:space="preserve">Supramolecular chemistry:a powerful tool to elaborate « colourful » multi-stimuli responsive macromolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R Hoogenboom</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Macro 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289085v1</w:t>
+                <w:t xml:space="preserve">hal-04289132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular chemistry: a powerful tool to elaborate « colourful » multi-stimuli responsive macromolecular assemblies</w:t>
+                <w:t xml:space="preserve">Smart coloured polymeric systems with memory function(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium MOLMATMEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">GFP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289250v1</w:t>
+                <w:t xml:space="preserve">hal-04289085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular chemistry:a powerful tool to elaborate « colourful » multi-stimuli responsive macromolecular assemblies</w:t>
+                <w:t xml:space="preserve">Supramolecular chemistry: a powerful tool to elaborate « colourful » multi-stimuli responsive macromolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FBPOL2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">Symposium MOLMATMEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289784v1</w:t>
+                <w:t xml:space="preserve">hal-04289250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nouveaux pillar[5]arènes pour la catalyse en phase aqueuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Missipssa Benatmane</w:t>
+                <w:t xml:space="preserve">Polymères supramoléculaires à base de pillararènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowanne Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16688,87 +16688,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Master du RJ-SCF Hauts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461851v1</w:t>
+                <w:t xml:space="preserve">hal-04461738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymères supramoléculaires à base de pillararènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rowanne Lyons</w:t>
+                <w:t xml:space="preserve">Synthèse de nouveaux pillar[5]arènes pour la catalyse en phase aqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missipssa Benatmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16777,57 +16777,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Master du RJ-SCF Hauts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461738v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux 100% biosourcés à base d’isosorbide</w:t>
               </w:r>
@@ -16908,51 +16908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catechol/ boronic acid chemistry for the creation of multi-stimuli responsive self-assembled block copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17003,103 +17003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Polymères thermosensibles auto-assemblés à base de cyclodextrines pour la catalyse en phase aqueuse»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COPAMPHI 2014, 2nd colloque national sur les copolymères amphiphiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
@@ -17128,64 +17128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Aqueous Organometallic Catalysis: Contribution of CD-Based Hydrogels and CD-Substituted Polymers»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17249,64 +17249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Pickering Emulsions from CD-Based Hydrogels and CD-Substituted Polymers: Application to Aqueous Organometallic Catalysis»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17364,277 +17364,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions based on supramolecular hydrogels: New concept for aqueous catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">«Multivalency in aqueous organometallic catalysis: Contribution of cyclodextrin-based polymers»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-H. Chambrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J-F. Blach</w:t>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Cyclodextrines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th National Conferences CD.TE.C (Chemistry and Technology of Cyclodextrin), Giardini Naxos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Messine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727293v1</w:t>
+                <w:t xml:space="preserve">hal-01703210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Multivalency in aqueous organometallic catalysis: Contribution of cyclodextrin-based polymers»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Pickering emulsions based on supramolecular hydrogels: New concept for aqueous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H. Chambrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Woisel</w:t>
+                <w:t xml:space="preserve">J-F. Blach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th National Conferences CD.TE.C (Chemistry and Technology of Cyclodextrin), Giardini Naxos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Messine, Italy</w:t>
+              <w:t xml:space="preserve">15èmes Journées Cyclodextrines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703210v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystème de caractérisation acoustique de l'adhésion cellulaire sur titane fonctionnalisé stimulant l'endothéliation</w:t>
               </w:r>
@@ -17672,51 +17672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique FANSBAMed, Fonctionnalisation, Activation et Nanostructuration des Surfaces de Biomatériaux pour Applications Médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lille, France</w:t>
@@ -17879,1172 +17879,1172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light sensitive synthesis of 2D COF imine particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent “Covalent Organic Frameworks” for simultaneous detection and ammonia capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Gautheron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Maxence Epinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Elmourtadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fadel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème édition du colloque du groupe français des polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Energie du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443227v1</w:t>
+                <w:t xml:space="preserve">hal-04445654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Curcumin/PVP amorphous solid dispersions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
+                <w:t xml:space="preserve">Light sensitive synthesis of 2D COF imine particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">51ème édition du colloque du groupe français des polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461554v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled synthesis of imine-linked 2D COF particles via specific light irradiations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">Characterization of Curcumin/PVP amorphous solid dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Samsoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOFs, COFs and Porous Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">4th European Conference on Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443231v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent “Covalent Organic Frameworks” for simultaneous detection and ammonia capture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Salaun</w:t>
+                <w:t xml:space="preserve">Controlled synthesis of imine-linked 2D COF particles via specific light irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Epinat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Energie du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">MOFs, COFs and Porous Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445654v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility and stability of Curcumin inside well defined synthesised PVP matrices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Fournier</w:t>
+                <w:t xml:space="preserve">Pillararene and norbornene-based systems: New generation of recyclable and high performance materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Ritaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Potier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Calorimétrie et d’Analyse Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t>
+              <w:t xml:space="preserve">ACS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461439v1</w:t>
+                <w:t xml:space="preserve">hal-04462844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Covalent Organic Frameworks-Polymers”: from macromolecular design to nanostructured materials.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Pelaez Fernandez</w:t>
+                <w:t xml:space="preserve">Hydrogel Embedding Polydopamine Nanoparticles for a Synergistic Photodynamic and Photothermal Therapy Targeting Diabetic Foot Ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Defrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Marinova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">Nicolas Blanchemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Polymer Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ESB2022 - the 32nd Annual Conference of the European Society for Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441999v1</w:t>
+                <w:t xml:space="preserve">hal-04400445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Hydrogel d’alginate intégrant des nanoparticules de polydopamine pour une thérapie synergique photodynamique et photothermique ciblant les ulcères du pied diabétique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickael Maton</w:t>
+                <w:t xml:space="preserve">“Covalent Organic Frameworks-Polymers”: Landscape of particle morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pelaez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanchemain</w:t>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022 – 5ème édition Conférence internationale Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400453v1</w:t>
+                <w:t xml:space="preserve">hal-04442022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillararene and norbornene-based systems: New generation of recyclable and high performance materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+                <w:t xml:space="preserve">Solubility and stability of Curcumin inside well defined synthesised PVP matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Samsoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">52èmes Journées de Calorimétrie et d’Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462844v1</w:t>
+                <w:t xml:space="preserve">hal-04461439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Covalent Organic Frameworks-Polymers”: Landscape of particle morphologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">“Covalent Organic Frameworks-Polymers”: from macromolecular design to nanostructured materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pelaez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022 – 5ème édition Conférence internationale Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Bordeaux Polymer Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442022v1</w:t>
+                <w:t xml:space="preserve">hal-04441999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogel Embedding Polydopamine Nanoparticles for a Synergistic Photodynamic and Photothermal Therapy Targeting Diabetic Foot Ulcers</w:t>
+                <w:t xml:space="preserve">[Invited] Hydrogel d’alginate intégrant des nanoparticules de polydopamine pour une thérapie synergique photodynamique et photothermique ciblant les ulcères du pied diabétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Defrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
@@ -19058,94 +19058,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB2022 - the 32nd Annual Conference of the European Society for Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022 – 5ème édition Conférence internationale Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400445v1</w:t>
+                <w:t xml:space="preserve">hal-04400453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined polymeric matrices for the understanding of amorphous solid dispersions</w:t>
               </w:r>
@@ -19381,103 +19381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Thermoresponsive self-assembled cyclodextrin-end-decorated PNIPAM for aqueous catalysis»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Cyclodextrin (EuroCD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France. 2015</w:t>
@@ -19789,64 +19789,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « Blue Box »: Une molécule hôte pour élaborer des matériaux macromoléculaires (multi)stimulables hauts en couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20059,51 +20059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauran Mama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pirkin-Benameur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15060164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Defran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hildebrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00481" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Samsoen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04625005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Ritaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Potier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04187324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pirkin&#8208;benameur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lefebvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal&#8208;david" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sala&#252;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez-Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae&#8208;eddine Mouloud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303697" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401036v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ribeiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cariello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malfait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302300" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Guan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vebr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hoogenboom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112549" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04283543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Viktor Jo&#243;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Ouhssou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Pepino Mendes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01421" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ternel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome P. Claverie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02422a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04099690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schlund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dartus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Defrancois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041233" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00237j" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot de Smet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c00817" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00219A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saj Mohan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hamieh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00883" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Nonque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benlahoues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audourenc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sahut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110799" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03199056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanykei Ryskulova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanyao Hou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03518891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hajji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Gilroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kartau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Syme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c07408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110366" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03388947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c07039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02877605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hertault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110967" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm01204a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00957a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Ebeling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Stoffelbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201800455" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02397222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glassner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201900376" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chekin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01892-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287402v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Bruycker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Espeel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03363" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missipssa Benatmane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;rimel Laggoune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801551" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04529421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laquievre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.042" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PQK21WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04638693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Dehaen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03128A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couturaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stefanello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szarpack-Jankowska" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00914c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cooke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01051F" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Yeniad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim van Guyse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mullen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700305" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605630" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poitras-Jolicoeur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pembouong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cooke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC09684G" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02558081v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. de La Rosa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2015.06.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00738D" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484476v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01889" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.02.033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mezzasalma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lartigau-Dagron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500184" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHZ56MC3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289146v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laggoune" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lyskawa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Stoffelbach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Guigner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5PY01186H" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681333v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoffelbach" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09052g" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865840v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Becuwe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.02.041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P84S1MD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Sambe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Poltorak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300729" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPVNBB92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719583v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. De La Rosa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402108" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sambe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py01093g" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02544680v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart T Caldwell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maclean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Riehle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cooper" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Nutley" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41612g" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400934v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501354j" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719584v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Stanley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Bucataru" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Miao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27250" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836615v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3036316" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685011v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burylo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4002282" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01044451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Perumal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an01794j" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427142v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.04.030" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLWRS4TQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.06.027" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321264v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becuwe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woisel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.03.065" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQ3JBP0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332107v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Louisy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC10571J" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Barka-Bouaifel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Niedzi&#243;&#322;ka-J&#246;nsson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saison-Francioso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm03293j" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696705v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2009854" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326778v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Zobrist" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200853w" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429857v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1027452" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429866v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.06.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94VT2LN8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429877v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901809a" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432245v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.06.143" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCV4WBJ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432219v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanika Gunatilaka Hewage" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.167" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9VGDJG2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432270v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garety" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0602553" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.116" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2X3H2W6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442464v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neculai Catalin Lungu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien D&#233;pret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Surpateanu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.01.006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRLVH4SH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442514v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Surpateanu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blach" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.02.063" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K318X7L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Becuwe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2005.11.3-4.355" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.05.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-949WMFKN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177465v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Veignie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2055" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442532v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2003.12.006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RTQZFCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129369v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2003.11.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64G0309-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(02)00488-X" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKJZJFKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442541v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Stanculescu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mandravel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00268-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRMT47SL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200213136" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR5BHB20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129261v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630210372" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169167v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ren" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ribeiro" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05329256v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Achour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086206v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04817902v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04595542v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829826v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642785v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04632721v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361256v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288622v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356190v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356130v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442010v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salaun" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez Fernandez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462815v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443248v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187878v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313943v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361211v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vebr" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400433v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462890v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361280v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de la Rosa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445796v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461847v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03767009v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quemener" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirkin-Benameur" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03770941v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769137v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461860v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794410v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaiyuan Han" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461898v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hapiot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461879v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lefebvre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dechezelles" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462780v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chareyron" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemaire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02166849v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defebvin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462787v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288829v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461727v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289154v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hoogenboom" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289795v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285497v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508322v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Chrait" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289701v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711816v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289525v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289132v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289085v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289250v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289784v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461851v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461738v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowanne Lyons" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461733v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338936v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727039v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703077v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703081v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727293v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burylo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Blach" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703210v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129358v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443227v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gautheron" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461554v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443231v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445654v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Epinat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanchez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elmourtadi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461439v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441999v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400453v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchemain" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462844v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442022v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400445v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461454v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461903v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cousin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727553v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555198v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554658v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubaa" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rossignol" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laina Guo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555149v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauran Mama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pirkin-Benameur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15060164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Defran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hildebrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00481" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Samsoen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04625005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Ritaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claverie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Potier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401036v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ribeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cariello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malfait" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302300" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Guan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Vebr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hoogenboom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04283543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Viktor Jo&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Ouhssou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Pepino Mendes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01421" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04187324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pirkin&#8208;benameur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal&#8208;david" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sala&#252;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez-Fernandez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae&#8208;eddine Mouloud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303697" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ternel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome P. Claverie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02422a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04099690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schlund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dartus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Defrancois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041233" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot de Smet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.2c00817" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00237j" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03924421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220572" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00219A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saj Mohan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hamieh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00883" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Nonque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benlahoues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audourenc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sahut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110799" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03199056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanykei Ryskulova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanyao Hou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03518891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hajji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Gilroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kartau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Syme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c07408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02535" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110366" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03388947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Choisnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorthioir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c07039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02877605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hertault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110967" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm01204a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00957a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Ebeling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Stoffelbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201800455" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02397222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glassner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201900376" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chekin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01892-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287402v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Bruycker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Espeel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03363" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missipssa Benatmane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;rimel Laggoune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801551" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04638693v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Dehaen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03128A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04529421v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laquievre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PQK21WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Yeniad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim van Guyse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mullen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700305" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593740v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couturaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stefanello" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szarpack-Jankowska" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00914c" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560137v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cooke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01051F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253894v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poitras-Jolicoeur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pembouong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cooke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC09684G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605630" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00738D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02558081v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. de La Rosa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2015.06.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484476v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01889" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoffelbach" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09052g" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170289v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mezzasalma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lartigau-Dagron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201500184" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHZ56MC3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289146v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laggoune" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lyskawa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Stoffelbach" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Guigner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5PY01186H" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.02.033" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865840v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Becuwe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.02.041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P84S1MD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400934v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501354j" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Stanley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Bucataru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Miao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27250" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Sambe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. De La Rosa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402108" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719585v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Poltorak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300729" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPVNBB92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113479v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sambe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py01093g" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02544680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart T Caldwell" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maclean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Riehle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cooper" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Nutley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41612g" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836615v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3036316" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685011v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burylo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4002282" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01044451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Perumal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an01794j" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427142v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.04.030" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLWRS4TQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.06.027" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321264v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becuwe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woisel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.03.065" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQ3JBP0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332107v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Louisy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC10571J" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Barka-Bouaifel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Niedzi&#243;&#322;ka-J&#246;nsson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saison-Francioso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm03293j" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696705v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2009854" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326778v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Zobrist" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200853w" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429857v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1027452" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429866v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.06.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94VT2LN8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429877v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901809a" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432219v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanika Gunatilaka Hewage" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.167" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9VGDJG2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432245v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.06.143" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCV4WBJ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432270v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garety" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0602553" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.116" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2X3H2W6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442514v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Surpateanu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blach" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.02.063" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K318X7L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442450v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Becuwe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Surpateanu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2005.11.3-4.355" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442464v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neculai Catalin Lungu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien D&#233;pret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.01.006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRLVH4SH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.05.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-949WMFKN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177465v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Veignie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2055" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442532v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2003.12.006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RTQZFCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129369v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2003.11.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64G0309-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442541v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Stanculescu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mandravel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00268-5" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRMT47SL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442748v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(02)00488-X" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKJZJFKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129261v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630210372" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442819v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200213136" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR5BHB20-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086206v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169167v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ren" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ribeiro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05329256v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Achour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04817902v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04595542v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829826v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642785v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04632721v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313943v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356130v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356190v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361256v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288622v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462815v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442010v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salaun" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pelaez Fernandez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443248v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187878v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445796v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462890v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400433v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361211v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vebr" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361280v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de la Rosa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03770941v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461847v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03767009v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quemener" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirkin-Benameur" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769137v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02166849v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defebvin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462787v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461898v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hapiot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461879v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lefebvre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dechezelles" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461860v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794410v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaiyuan Han" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nicol" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462780v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chareyron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemaire" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289784v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hoogenboom" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289154v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285497v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289795v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288829v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461727v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508322v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Chrait" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289701v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711816v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289525v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289132v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289085v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289250v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461738v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowanne Lyons" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461851v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461733v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338936v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727039v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703077v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703081v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703210v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727293v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burylo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Blach" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129358v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445654v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Epinat" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanchez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elmourtadi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443227v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gautheron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461554v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443231v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462844v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400445v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchemain" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442022v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461439v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441999v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400453v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461454v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461903v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cousin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727553v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555198v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554658v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubaa" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rossignol" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laina Guo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555149v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>