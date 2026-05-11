--- v1 (2026-03-25)
+++ v2 (2026-05-11)
@@ -66,1874 +66,1874 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupations protohistoriques à Changis-sur-Marne « Les Pétreaux ». Première modélisation de finages (Bronze ancien-Hallstatt D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherches archéologiques 27, 408 p., 2024, 978-2-271-15334-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vix et le phénomène princier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sachetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. Una éditions; Ausonius Éditions, 5, pp.389, 2021, DANA, 978-2-35613-382-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/DANA5.9782356133823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vix et le phénomène princier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Collection DAN@, 5, 978-2-35613-382-3 (num.) ; 978-2-35613-360-1 (impr.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François Rabelais, 480 p., 2020, Collection Villes et Territoires, 978-2-86906-751-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03047909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps long du peuplement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François-Rabelais, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie préventive post-Grands Travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vanmoerkerke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société archéologique champenoise. Bulletin de la Société archéologique champenois, Tome 110, 2017, n° 4, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'Homère à Plutarque. Itinéraires historiques, Recueil d'articles de Claude Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécialisation des tâches et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Miroschedji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme, 374 p., 2007, Techniques &amp; culture 46/47, 2005/2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scripta Anatolica. Hommages à Pierre Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde grec aux temps classiques : le IVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde grec aux temps classiques (490-323)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Hautes Terres de Carie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ender Varinlioǧlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Descat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'orateur Démade. Essai d'histoire et d'historiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerres et sociétés dans les mondes grecs (490-322)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Temps, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la métallurgie ancienne du cuivre en France : approches analytiques et statistiques des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectr'atom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification sociale et implications des importations grecques et étrusques pour les sociétés “ princières ” nord-alpines du Premier âge du Fer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vix et le phénomène princier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrice Brun; Bruno Chaume; Federica Sacchetti, Oct 2016, Châtillon-sur-Seine, France. p. 337-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate statistical study of lead isotopic data: application to copper slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeaometallurgy in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03885650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European sources of copper supply between 5.000 and 800 BCE: highlighting a change in the location of mining production areas according to alloys produced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TraMin (Social and Environmental trajectories of mining territories)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03885651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition de l'âge du Bronze à l'âge du Fer en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Buchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Table-Ronde - Supplément n° 3 au Bulletin de l'APRAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Boulud-Gazo; Muriel Mélin, 2005, Rouen, France. pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774372v1</w:t>
-              </w:r>
-[...1297 lines deleted...]
-                <w:t xml:space="preserve">hal-02768361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1951,77 +1951,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de cuivre en Europe à l’âge du Bronze : première estimation à large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné; Călin Tămaş. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2240,51 +2240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tendance inachevée vers l’urbanisation en celtique nord-alpine (575-450 a.c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Éditions, collection DAN@ 5. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vix et le phénomène princier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Éditions, 2021</w:t>
@@ -2313,103 +2313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate statistical study of lead isotopic data: proposal of a protocol for provenance determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference "Archaeometallurgy in Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, Editions Mergoil, 2021, Monographies lnstrumentum, 978-2-35518-121-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2434,77 +2434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic study of the emergence of primary copper sulphide metallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference "Archaeometallurgy in Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, Editions Mergoil, 2021, Monographies Instrumentum, 978-2-35518-121-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2529,77 +2529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Bronze Age new statistical and archaeometallurgical artefacts surveys from France and Switzerland (950 to 800 BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference " Archaeometallurgy in Europe "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2618,384 +2618,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03575131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification sociale et implications des importations grecques et étrusques pour les sociétés “princières” nord-alpines du Premier âge du Fer</w:t>
+                <w:t xml:space="preserve">Une tendance inachevée vers l’urbanisation en Celtique nord-alpine (575-450 a.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brun P., Chaume B., Sacchetti F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vix et le phénomène princier, Actes du colloque de Châtillon-sur-Seine, 2016, Pessac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.337-352, 2021</w:t>
+              <w:t xml:space="preserve">, pp.368-389, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03578406v1</w:t>
+                <w:t xml:space="preserve">halshs-03578416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tendance inachevée vers l’urbanisation en Celtique nord-alpine (575-450 a.C.)</w:t>
+                <w:t xml:space="preserve">Signification sociale et implications des importations grecques et étrusques pour les sociétés “princières” nord-alpines du Premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brun P., Chaume B., Sacchetti F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vix et le phénomène princier, Actes du colloque de Châtillon-sur-Seine, 2016, Pessac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.368-389, 2021</w:t>
+              <w:t xml:space="preserve">, pp.337-352, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03578416v1</w:t>
+                <w:t xml:space="preserve">halshs-03578406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification sociale et implications des importations grecques et étrusques pour les Sociétés “princières” nord-alpines du premier âge du Fer</w:t>
+                <w:t xml:space="preserve">Les approches conceptuelles du phénomène princier en celtique nord-alpine au cours des 25 dernières années.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sacchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Éditions, collection DAN@ 5. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vix et le phénomène princier</w:t>
+              <w:t xml:space="preserve">Vix et le phénomène princier.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Éditions, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964709v1</w:t>
+                <w:t xml:space="preserve">hal-03964692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches conceptuelles du phénomène princier en celtique nord-alpine au cours des 25 dernières années.</w:t>
+                <w:t xml:space="preserve">Signification sociale et implications des importations grecques et étrusques pour les Sociétés “princières” nord-alpines du premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Sacchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Éditions, collection DAN@ 5. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vix et le phénomène princier.</w:t>
+              <w:t xml:space="preserve">Vix et le phénomène princier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Éditions, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964692v1</w:t>
+                <w:t xml:space="preserve">hal-03964709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lente émergence de l’architecture théâtrale en Asie Mineure durant le long troisième siècle</w:t>
               </w:r>
@@ -3089,103 +3089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders Lena; Bretagnolle Anne; Brun Patrice; Ozouf-Marignier Marie-Vic; Verdier Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3221,483 +3221,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03048235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renseignement et espionnage pendant l’Antiquité et le Moyen-Âge.</w:t>
+                <w:t xml:space="preserve">Les dépôts non funéraires en France (2200-800 avant notre ère) : un bel exemple de polysémie sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renseignement et espionnage pendant l’Antiquité et le Moyen-Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, 2019</w:t>
+              <w:t xml:space="preserve">Les archéologues face à l’économie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, p. 24-26., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952068v1</w:t>
+                <w:t xml:space="preserve">hal-03952179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts non funéraires en France (2200-800 avant notre ère) : un bel exemple de polysémie sociale.</w:t>
+                <w:t xml:space="preserve">Préhistoire du renseignement en Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les archéologues face à l’économie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAP, p. 24-26., 2019</w:t>
+              <w:t xml:space="preserve">Renseignement et espionnage pendant l’Antiquité et le Moyen-Âge.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952179v1</w:t>
+                <w:t xml:space="preserve">hal-03952161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire du renseignement en Europe.</w:t>
+                <w:t xml:space="preserve">Renseignement et espionnage pendant l’Antiquité et le Moyen-Âge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denécé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renseignement et espionnage pendant l’Antiquité et le Moyen-Âge.</w:t>
+              <w:t xml:space="preserve">Renseignement et espionnage pendant l’Antiquité et le Moyen-Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952161v1</w:t>
+                <w:t xml:space="preserve">hal-03952068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funerary practices</w:t>
+                <w:t xml:space="preserve">L’évolution des inégalités au cours du IIe âge du Fer en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">HASELGROVE C., REBAY-SALISBURY K., WELLS P. S.,. </w:t>
+              <w:t xml:space="preserve">HIRIART E., GENECHESI J., CICOLANI V., MARTIN S., NIETO-PELLETIER S., OLMER F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Handbook of the European Iron Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press,, p. 1-23., 2018</w:t>
+              <w:t xml:space="preserve">Monnaies et archéologie en Europe celtique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibracte, p. 353-356, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952124v1</w:t>
+                <w:t xml:space="preserve">hal-03952005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des inégalités au cours du IIe âge du Fer en France</w:t>
+                <w:t xml:space="preserve">Les principautés celtiques du premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">HIRIART E., GENECHESI J., CICOLANI V., MARTIN S., NIETO-PELLETIER S., OLMER F. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GUILAINE J. GARCIA D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monnaies et archéologie en Europe celtique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibracte, p. 353-356, 2018</w:t>
+              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann éditeurs, p. 373-388, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952005v1</w:t>
+                <w:t xml:space="preserve">hal-03951989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principautés celtiques du premier âge du Fer</w:t>
+                <w:t xml:space="preserve">Funerary practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">GUILAINE J. GARCIA D. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HASELGROVE C., REBAY-SALISBURY K., WELLS P. S.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann éditeurs, p. 373-388, 2018</w:t>
+              <w:t xml:space="preserve">Oxford Handbook of the European Iron Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press,, p. 1-23., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951989v1</w:t>
+                <w:t xml:space="preserve">hal-03952124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que savons-nous de l’organisation des sociétés anciennes ?</w:t>
               </w:r>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Bourgeois; Marc Talon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Age du Bronze du Nord de la France dans son contexte européen</w:t>
@@ -4446,103 +4446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance studies using lead isotopy: contribution of the consideration of geological contexts in archaeological databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 192, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4576,77 +4576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Bronze Age archaeometallurgical hoards surveys from France (1350 to 800 BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4680,77 +4680,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise des techniques minières durant le néolithique et l'âge du bronze, un facteur d'exploitation des mines de cuivre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Actes de la séance de la Société préhistorique française de Paris (juin 2018), 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4788,77 +4788,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition de l'âge du Bronze à l'âge du Fer en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Buchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Contributions à l’archéologie de l’âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. volume 1 (supplément n° 3), p. 13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5341,64 +5341,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Miroschedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5594,351 +5594,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la protohistoire ancienne en Picardie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre De Miroschedji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, V, pp.115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774312v1</w:t>
+                <w:t xml:space="preserve">hal-02185145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan de la protohistoire ancienne en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Buchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (1), pp.99-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.2005.2460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185145v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des ressources. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Miroschedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6461,77 +6461,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exploitation of copper sulphides and its implication on the organization of the economy during the Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeaometallurgy in Europe V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6556,77 +6556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional specialisation of european copper mines between 5.000 and 800 BCE according to metallogenic ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7053,51 +7053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04741870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-27-occupations-protohistoriques-a-changis-sur-marne-les-petreaux/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sachetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA5.9782356133823" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/vix-et-le-phenomene-princier/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03960906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcigny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanmoerkerke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Miroschedji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bohec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ender Varinlio&#487;lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Descat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/production-de-cuivre-en-europe-a-age-du-bronze/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Den&#233;c&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03964729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03964709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03964692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capdetrey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-temps-long-du-peuplement/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03964824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cathelinais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guichard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=581" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-periodica.ch/digbib/view?pid=car-001:1992:57#4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-836166" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426914.2020.1734618" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03056504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Queyrel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Baumer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Coleman Carter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.431.0295" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Miroschedji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185122v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2005.2460" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanmoerkerke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04741870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-27-occupations-protohistoriques-a-changis-sur-marne-les-petreaux/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sachetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA5.9782356133823" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/vix-et-le-phenomene-princier/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03960906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanmoerkerke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Miroschedji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bohec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ender Varinlio&#487;lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Descat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Guen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/production-de-cuivre-en-europe-a-age-du-bronze/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Den&#233;c&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03964729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03964692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03964709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capdetrey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-temps-long-du-peuplement/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03964824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cathelinais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guichard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=581" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-periodica.ch/digbib/view?pid=car-001:1992:57#4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-836166" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426914.2020.1734618" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03056504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Queyrel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Baumer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Coleman Carter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.431.0295" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Miroschedji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185122v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2005.2460" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanmoerkerke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>