--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -232,226 +232,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensorless Control Strategy of a Doubly Fed Induction Machine using an Extended Kalman Filter</w:t>
+                <w:t xml:space="preserve">A Real-Time Data Analysis Platform for Short-Term Water Consumption Forecasting with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Djellouli</w:t>
+                <w:t xml:space="preserve">Aida Boudhaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Moulahoum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Med Seghir Boucherit</w:t>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Majlesi Journal of Energy Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.682-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/forecast3040042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636319v1</w:t>
+                <w:t xml:space="preserve">hal-04051462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-Time Data Analysis Platform for Short-Term Water Consumption Forecasting with Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Sensorless Control Strategy of a Doubly Fed Induction Machine using an Extended Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Boudhaouia</w:t>
+                <w:t xml:space="preserve">Samir Moulahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Wira</w:t>
+                <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Seghir Boucherit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Majlesi Journal of Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.29-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051462v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-Second Order Sliding Mode Control of a DFIG based Wind Turbine System</w:t>
               </w:r>
@@ -463,51 +463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Yaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrical and Electronics Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (1), pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -526,378 +526,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear optimal control for four-wheel omnidirectional mobile robots</w:t>
+                <w:t xml:space="preserve">Voltage Regulation Control with Adaptive Fuzzy Logic for a Stand-Alone Photovoltaic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rigatos</w:t>
+                <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishna Busawon</w:t>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abbaszadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Wira</w:t>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyber-Physical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (4), pp.181-206. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp.145-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23335777.2020.1716269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/ejee.220208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544859v1</w:t>
+                <w:t xml:space="preserve">hal-03544855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Regulation Control with Adaptive Fuzzy Logic for a Stand-Alone Photovoltaic System</w:t>
+                <w:t xml:space="preserve">Fuzzy logic-based instantaneous power ripple minimization for direct power control applied in a shunt active power filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mohammed Kadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kamta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+                <w:t xml:space="preserve">Samira Dahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ejee.220208⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (3), pp.1327-1338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-020-00943-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544855v1</w:t>
+                <w:t xml:space="preserve">hal-03551842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy logic-based instantaneous power ripple minimization for direct power control applied in a shunt active power filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear optimal control for four-wheel omnidirectional mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Kadem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Dahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (3), pp.1327-1338. </w:t>
+              <w:t xml:space="preserve">Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.181-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00202-020-00943-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23335777.2020.1716269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551842v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear H-infinity Control Approach for Autonomous Truck and Trailer Systems</w:t>
               </w:r>
@@ -909,64 +909,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Binns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1013,90 +1013,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear Optimal Control Approach for a Lower-Limb Robotic Exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (05), pp.2050018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1277,51 +1277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Control Stratum Applied to Two Adaptation Stages Based on Adaline-Type Neuronal Predictive Control in a Photovoltaic Solar Conversion Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihssane Chtouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Zazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1394,90 +1394,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optimal control for wind power generators comprising a multi-mass drivetrain and a DFIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 356 (5), pp.2582-2605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1505,672 +1505,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-twisting Sliding Mode Control of a Doubly-fed Induction Generator Based on the SVM Strategy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Backstepping Direct Power Control for Power Quality Enhancement of Grid-connected Photovoltaic System Implemented with PIL Co-simulation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Youcefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Djeriri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPee.13726⟩</w:t>
+              <w:t xml:space="preserve">Advances in Modelling Series C. Automatic Control (theory and applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ama_c.740101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633340v1</w:t>
+                <w:t xml:space="preserve">hal-03636321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backstepping Direct Power Control for Power Quality Enhancement of Grid-connected Photovoltaic System Implemented with PIL Co-simulation Technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consumption Temporary Density for the Detection of Water Leakages in Real-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Barkat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anissa Ticherahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Bourebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenacer Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Modelling Series C. Automatic Control (theory and applications)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.68-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636321v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption Temporary Density for the Detection of Water Leakages in Real-time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Ticherahine</w:t>
+                <w:t xml:space="preserve">Super-twisting Sliding Mode Control of a Doubly-fed Induction Generator Based on the SVM Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Yaichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Bourebia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Wira</w:t>
+                <w:t xml:space="preserve">Youcef Djeriri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (3), pp.178-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPee.13726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640858v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Power Control of a Wind Turbine Based on Doubly Fed Induction Generator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design, implementation and comparison of several neural perturb and observe MPPT methods for photovoltaic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihssane Chtouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Zazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Meddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (5), pp.457-464. </w:t>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.757-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/ejee.210508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20508/ijrer.v9i2.9293.g7645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636322v1</w:t>
+                <w:t xml:space="preserve">hal-03636320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, implementation and comparison of several neural perturb and observe MPPT methods for photovoltaic systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Direct Power Control of a Wind Turbine Based on Doubly Fed Induction Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Yaichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sami Meddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2), pp.757-770. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), pp.457-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20508/ijrer.v9i2.9293.g7645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/ejee.210508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636320v1</w:t>
+                <w:t xml:space="preserve">hal-03636322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optimal control for autonomous hypersonic vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Yaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (1), pp.87-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2373,51 +2373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Collaborative Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (3), pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2490,51 +2490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bentaallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elektrotehniški Vestnik [Journal of Electrical Engineering and Computer Science]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, IRIMAS, 85 (4), pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2607,51 +2607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sul Ademi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, IRIMAS, 46 (6), pp.673-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2685,77 +2685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear H-Infinity Approach to Optimal Control of PEM Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxing Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2796,412 +2796,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear H-Infinity Control Approach for Three-Phase Voltage Inverters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A dedicated state space for power system modeling and frequency and unbalance estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Binns</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Industrial Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40903-017-0076-y⟩</w:t>
+              <w:t xml:space="preserve">Evolving Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12530-017-9177-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642281v1</w:t>
+                <w:t xml:space="preserve">hal-02306227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dedicated state space for power system modeling and frequency and unbalance estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Three-level NPC Converter-based Neuronal Direct Active and Reactive Power Control of the Doubly Fed Induction Machine for Wind Energy Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelakder Meroufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. E. Youcefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolving Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Majlesi Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.25-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306227v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-level NPC Converter-based Neuronal Direct Active and Reactive Power Control of the Doubly Fed Induction Machine for Wind Energy Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Massoum</w:t>
+                <w:t xml:space="preserve">A Nonlinear H-Infinity Control Approach for Three-Phase Voltage Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelakder Meroufel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Wira</w:t>
+                <w:t xml:space="preserve">R. Binns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Majlesi Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Industrial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40903-017-0076-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642279v1</w:t>
+                <w:t xml:space="preserve">hal-03642281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Harmonic Estimation in Power Transmission Lines Using Multi-layer Perceptron Learning Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3287,51 +3287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bentaallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Belaimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3399,64 +3399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elektrotehniški Vestnik [Journal of Electrical Engineering and Computer Science]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 84 (5), pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3619,51 +3619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie neuromimétique d'identification et de commande d'un filtre actif parallèle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abdeslam Ould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,90 +3759,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time series forecasting of hourly water consumption with combinations of deterministic and learning models in the context of a tertiary building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Ticherahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Boudhaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Decision Aid Sciences and Application (DASA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Sakheer, Bahrain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3876,51 +3876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless space vector PWM control of three-phase inverter using RF-link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moualdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,90 +3984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Optimal Control for Underactuated Offshore Cranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.160-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Yaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimani Mohamed El-Amine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4257,51 +4257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif El Islam Remache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 1st Global Power, Energy and Communication Conference (GPECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nevsehir, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4348,51 +4348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Learning Approach for Predicting Application Launches in Cloud Computing Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Callara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/SICE International Symposium on System Integration (SII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4439,90 +4439,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DPC Method For Grid Connected Photovoltaic System Acts as a Shunt Active Power Filter Implemented with Processor in the Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Elkhalil Youcefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Barkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4550,629 +4550,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A differential flatness theory-based control approach for steam-turbine power generation units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A nonlinear optimal control approach for autonomous motorcycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th International Conference on Industrial Technology (ICIT 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352333⟩</w:t>
+              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194136v1</w:t>
+                <w:t xml:space="preserve">hal-04213007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear optimal control approach for autonomous motorcycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A differential flatness theory-based control approach for steam-turbine power generation units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zervos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
+              <w:t xml:space="preserve">IEEE 19th International Conference on Industrial Technology (ICIT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213007v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of turbocharged ship diesel engines using a nonlinear optimal control method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Siano</w:t>
+                <w:t xml:space="preserve">Torque and stator flux ripples minimization for direct torque control of PMSM by using space vector modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ouledali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Wira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
+                <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bentouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Conference on Industrial Cyber-Physical Systems (ICPS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Renewable Energy: Generation and Applications (ICREGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Belfort, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195927v1</w:t>
+                <w:t xml:space="preserve">hal-03538284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque and stator flux ripples minimization for direct torque control of PMSM by using space vector modulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bentouba</w:t>
+                <w:t xml:space="preserve">Control of turbocharged ship diesel engines using a nonlinear optimal control method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energy: Generation and Applications (ICREGA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IEEE International Conference on Industrial Cyber-Physical Systems (ICPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saint-Petersbourg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPHYS.2018.8387688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538284v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear optimal control approach for the spherical robot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An intelligent system for smart buildings using machine learning and semantic technologies : A hybrid data-knowledge approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Pomares</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ioan Szilagyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Washington, United States. </w:t>
+              <w:t xml:space="preserve">1st IEEE International Conference on Industrial Cyber-Physical Systems (ICPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saint-Petersbourg, Russia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPHYS.2018.8387631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214389v1</w:t>
+                <w:t xml:space="preserve">hal-04195926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive direct power control with virtual-flux estimation of three-phase PWM rectifiers under nonideal grid voltages</w:t>
               </w:r>
@@ -5286,174 +5247,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent system for smart buildings using machine learning and semantic technologies : A hybrid data-knowledge approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonlinear optimal control approach for the spherical robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Szilagyi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jorge Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Conference on Industrial Cyber-Physical Systems (ICPS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Saint-Petersbourg, Russia. </w:t>
+              <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPHYS.2018.8387631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195926v1</w:t>
+                <w:t xml:space="preserve">hal-04214389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Optimal Control of the UAV and Suspended Payload System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5513,64 +5513,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency optimization in fluid flow metering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Spiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 19th International Conference on Industrial Technology (ICIT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5617,64 +5617,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Experimental Study of Lossless Compression Algorithms for Enhancing Energy Efficiency in Smart Meters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Spiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 16th International Conference on Industrial Informatics (INDIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5702,542 +5702,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel robust PLL algorithm applied to the control of a shunt active power filter using a self tuning filter concept</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ADALINE based maximum power point tracking methods for stand-alone PV systems control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bechouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Ould Abdeslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 19th International Conference on Industrial Technology (ICIT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352336⟩</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194134v1</w:t>
+                <w:t xml:space="preserve">hal-04194132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADALINE based maximum power point tracking methods for stand-alone PV systems control</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A novel robust PLL algorithm applied to the control of a shunt active power filter using a self tuning filter concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chedjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Safa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 19th International Conference on Industrial Technology (ICIT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194132v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new state-space for unbalanced three-phase systems: Application to fundamental frequency tracking with Kalman filtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Power grid higher-order harmonics estimation with multilayer Perceptrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Mediterranean Electrotechnical Conference (MELECON) (2016-04-18, 2016-04-20)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2016.7495343⟩</w:t>
+              <w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Engineering (ICCMSE) (2015-03-20, 2015-03-23: Athènes, Grèce)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228991v1</w:t>
+                <w:t xml:space="preserve">hal-04556980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power grid higher-order harmonics estimation with multilayer Perceptrons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new state-space for unbalanced three-phase systems: Application to fundamental frequency tracking with Kalman filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Engineering (ICCMSE) (2015-03-20, 2015-03-23: Athènes, Grèce)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">18th Mediterranean Electrotechnical Conference (MELECON) (2016-04-18, 2016-04-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Limassol Cyprus, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4938925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2016.7495343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556980v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalman filtering with a new state-space model for three-phase systems: Application to the identification of symmetrical components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Evolving and Adaptive Intelligent Systems (EAIS) (2015-12-01, 2015-12-03: Douai, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Douai, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6297,51 +6297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society (IECON) (2015-11-09, 2015-11-12: Yokohama, Japon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.4247-4252, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6375,51 +6375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets connectés : des gisements de croissance - Etat de l’Art : définition, protocoles, sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence organisée par la CCI Alsace, la Société Industrielle de Mulhouse, et Technopole Mulhouse (2015-04-20: Mulhouse, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6438,261 +6438,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new state-space model for three-phase systems for Kalman filtering with application to power quality estimation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Direct Torque Fuzzy Control of PMSM based on SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ouledali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meroufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bentouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF COMPUTATIONAL METHODS IN SCIENCES AND ENGINEERING 2015 (ICCMSE 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4938923⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability (TMREES) (2015-04-17, 2015-04-20: Beyrouth, Liban)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon. pp.1314-1322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231871v1</w:t>
+                <w:t xml:space="preserve">hal-04512130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Torque Fuzzy Control of PMSM based on SVM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new state-space model for three-phase systems for Kalman filtering with application to power quality estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Du Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bentouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability (TMREES) (2015-04-17, 2015-04-20: Beyrouth, Liban)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon. pp.1314-1322, </w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF COMPUTATIONAL METHODS IN SCIENCES AND ENGINEERING 2015 (ICCMSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4938923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512130v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global linearization approach to control and state estimation of a VSC-HVDC system</w:t>
               </w:r>
@@ -6704,51 +6704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cecati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6795,77 +6795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online frequency estimation in power systems: A comparative study of adaptive methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society (IECON) (2014-10-29, 2014-11-01: Dallas, Texas, USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, Texas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6899,77 +6899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear H-infinity Feedback Control for Asynchronous Motors of Electric Trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Profumo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7016,51 +7016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive linear learning for on-line harmonic identification: An overview with study cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7120,51 +7120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach based on a linear Multi-Layer Perceptron for identifying on-line harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Conference IEEE Industrial Electronics Society (IECON 2013) (2013-11-10, 2013-11-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7224,51 +7224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Ouledali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7319,51 +7319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Linear Neural Network Architectures for Signal Frequency Content Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Applications of Artificial Intelligence on Silicon and Data Processing Algorithms (2013-11-06, 2013-11-07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7401,77 +7401,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des Réseaux de Neurones pour la Commande de la Machine Asynchrone sans Capteur Mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Hammoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Systems and Information Processing, ICSIP 2011 (2011-05-15, 2011-05-17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Guelma, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7490,308 +7490,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Phase Hybrid Active Power Filter with Photovoltaic Generation and Hysteresis Current Control</w:t>
+                <w:t xml:space="preserve">Évaluation d'un réseau de neurones artificiels à espace d'état pour l'estimation de systèmes dynamiques et non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Blorfan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">K. Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Merckle</w:t>
+                <w:t xml:space="preserve">S. Djennoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th annual conference of the IEEE Industrial Electronics Society (IECON 2011) (2011-11-07 au 2011-11-10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Nationale sur les Systèmes d’ordre Fractionnaire et leurs Applications, SOFA 2011 (2011-10-24, 2011-10-26: Tizi Ouzou, Algérie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Tizi Ouzou, Algérie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234158v1</w:t>
+                <w:t xml:space="preserve">hal-04518003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un réseau de neurones artificiels à espace d'état pour l'estimation de systèmes dynamiques et non linéaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Three-Phase Hybrid Active Power Filter with Photovoltaic Generation and Hysteresis Current Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Blorfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flieller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Sturtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Amoura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Djennoune</w:t>
+                <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Systèmes d’ordre Fractionnaire et leurs Applications, SOFA 2011 (2011-10-24, 2011-10-26: Tizi Ouzou, Algérie)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th annual conference of the IEEE Industrial Electronics Society (IECON 2011) (2011-11-07 au 2011-11-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6120018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518003v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des fluctuations du couple et flux de la commande DTC d'une MSAP par la technique MLI vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ouledali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nefsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,51 +7868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Automation and Mechatronics (CIAM 2011) (2011-11-22, 2011-11-24: Oran, Algeria)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7950,51 +7950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural approach for the control of an active power filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.O. Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Merckle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8083,64 +8083,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward autonomous smart water meters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Spiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sustainability Conference (27-28 septembre 2018, Strasbourg)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Strasbourg, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8197,64 +8197,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and Water Consumption Monitoring with IoT Devices and Machine Learning Methods in a Smart Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Boudhaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Research in the Upper Rhine Region : concepts and case studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8292,103 +8292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic Energy Generation and Control for an Autonomous Shunt Active power Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Blorfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Grids Clouds, Communications, Open Source, and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8525,51 +8525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A346C684"/>
+    <w:nsid w:val="16FC59D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8756,51 +8756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricewira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060741651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/patrice-wira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/author/37293976200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Djellouli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moulahoum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Seghir Boucherit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Boudhaouia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast3040042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yaichi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Semmah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigatos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbaszadeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2020.1716269" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.220208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kadem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Dahmani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00943-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Rigatos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385020500041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pomares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843620500188" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Bengherbia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Kara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughni Toubal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Zmirli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chadli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107960" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Chtouki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Zazi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yahia Cherif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Meddour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.224-508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.12.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeriri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.13726" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Youcefa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Massoum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ama_c.740101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ticherahine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bourebia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210508" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20508/ijrer.v9i2.9293.g7645" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42401-019-00034-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.14166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zervos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Abbaszadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cim.2019.0010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belaimeche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentaallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Massoum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2017.080819" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sul Ademi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2018.1464612" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxing Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-017-0067-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binns" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-017-0076-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306227v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-017-9177-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakder Meroufel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Youcefa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Minh Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.05.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Meroufel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794383v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sturtzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdeslam Ould" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckl&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flieller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA51403.2020.9317176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moualdia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beladjine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040237v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152379" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimani Mohamed El-Amine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078163" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Islam Remache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM.2019.8778544" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Callara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2019.8700348" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Elkhalil Youcefa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Bella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613370" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zervos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352333" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431431" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8387688" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538284v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouledali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meroufel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bentouba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pomares" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591405" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bechouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Seddiki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Triki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352281" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195926v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8387631" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591527" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spiegel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352483" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8471921" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chedjara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Safa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352336" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352294" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495343" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938925" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2015.7368807" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522669v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392762" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231871v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Du Ho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938923" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.778" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cecati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2015.7177556" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049157" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Profumo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-015-0020-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2013.6706970" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228992v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700192" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ouledali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meroufel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamouda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoumi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234158v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Blorfan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6120018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amoura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djennoune" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559905v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nefsi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamouda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549049v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Abdeslam" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322314v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322312v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100634980" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/pdfplus/10.1201/b16908-13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16908-12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricewira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060741651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/patrice-wira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/author/37293976200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Boudhaouia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast3040042" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Djellouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moulahoum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Seghir Boucherit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yaichi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Semmah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.220208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kadem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Dahmani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00943-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigatos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbaszadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2020.1716269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Rigatos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385020500041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pomares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843620500188" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Bengherbia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Kara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughni Toubal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Zmirli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chadli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107960" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Chtouki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Zazi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yahia Cherif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Meddour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.224-508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.12.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Youcefa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Massoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ama_c.740101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ticherahine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bourebia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeriri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.13726" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20508/ijrer.v9i2.9293.g7645" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210508" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42401-019-00034-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.14166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zervos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Abbaszadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cim.2019.0010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belaimeche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentaallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Massoum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2017.080819" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sul Ademi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2018.1464612" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxing Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-017-0067-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hermann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-017-9177-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakder Meroufel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Youcefa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-017-0076-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Minh Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.05.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Meroufel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794383v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sturtzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdeslam Ould" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckl&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flieller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA51403.2020.9317176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moualdia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beladjine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040237v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152379" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimani Mohamed El-Amine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078163" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Islam Remache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM.2019.8778544" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Callara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2019.8700348" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Elkhalil Youcefa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Bella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613370" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431431" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194136v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zervos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352333" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouledali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meroufel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bentouba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8387688" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8387631" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bechouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Seddiki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Triki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352281" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pomares" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591405" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591527" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spiegel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352483" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8471921" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352294" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chedjara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Safa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352336" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556980v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938925" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495343" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2015.7368807" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522669v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392762" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.778" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Du Ho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938923" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cecati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2015.7177556" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049157" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Profumo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-015-0020-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2013.6706970" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228992v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700192" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ouledali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meroufel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamouda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoumi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amoura" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djennoune" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Blorfan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6120018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559905v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nefsi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamouda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549049v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Abdeslam" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322314v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322312v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100634980" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/pdfplus/10.1201/b16908-13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16908-12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>