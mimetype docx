--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,101 +100,122 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">060741651</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=3xkJgJ0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Professeur des Universités, Classe ExceptionnelleSection CNU 61 - Génie informatique, automatique et traitement du signal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Full list of publications on HAL </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cv.archives-ouvertes.fr/patrice-wira</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Full list of publications on IEEE </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ieeexplore.ieee.org/author/37293976200</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -224,1732 +245,1719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-Time Data Analysis Platform for Short-Term Water Consumption Forecasting with Machine Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sensorless Control Strategy of a Doubly Fed Induction Machine using an Extended Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Wira</w:t>
+                <w:t xml:space="preserve">Tahar Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Moulahoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Seghir Boucherit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Majlesi Journal of Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.29-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051462v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensorless Control Strategy of a Doubly Fed Induction Machine using an Extended Kalman Filter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Real-Time Data Analysis Platform for Short-Term Water Consumption Forecasting with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wira</w:t>
+                <w:t xml:space="preserve">Aida Boudhaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Med Seghir Boucherit</w:t>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Majlesi Journal of Energy Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.682-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/forecast3040042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636319v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro-Second Order Sliding Mode Control of a DFIG based Wind Turbine System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Control Stratum Applied to Two Adaptation Stages Based on Adaline-Type Neuronal Predictive Control in a Photovoltaic Solar Conversion Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ihssane Chtouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Zazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Yahia Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Meddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical and Electronics Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4-5), pp.365-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ejee.224-508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544851v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Regulation Control with Adaptive Fuzzy Logic for a Stand-Alone Photovoltaic System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Non-linear optimal control for four-wheel omnidirectional mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colicchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.181-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23335777.2020.1716269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/ejee.220208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544855v1</w:t>
+                <w:t xml:space="preserve">hal-03544859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy logic-based instantaneous power ripple minimization for direct power control applied in a shunt active power filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Voltage Regulation Control with Adaptive Fuzzy Logic for a Stand-Alone Photovoltaic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samira Dahmani</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colicchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00202-020-00943-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ejee.220208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551842v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear optimal control for four-wheel omnidirectional mobile robots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fuzzy logic-based instantaneous power ripple minimization for direct power control applied in a shunt active power filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Dahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyber-Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23335777.2020.1716269⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (3), pp.1327-1338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-020-00943-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544859v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear H-infinity Control Approach for Autonomous Truck and Trailer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Binns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unmanned systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 08 (01), pp.49-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S2301385020500041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Optimal Control Approach for a Lower-Limb Robotic Exoskeleton</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Wira</w:t>
+                <w:t xml:space="preserve">Neuro-Second Order Sliding Mode Control of a DFIG based Wind Turbine System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Yaichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electrical and Electronics Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.63-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234120v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of a wireless sensor node with a built-in ADALINE neural network coprocessor for vibration analysis and fault diagnosis in machine condition monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ould Zmirli</w:t>
+                <w:t xml:space="preserve">A Nonlinear Optimal Control Approach for a Lower-Limb Robotic Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Chadli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 163, pp.107960. </w:t>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (05), pp.2050018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2020.107960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219843620500188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553701v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Control Stratum Applied to Two Adaptation Stages Based on Adaline-Type Neuronal Predictive Control in a Photovoltaic Solar Conversion Chain</w:t>
+                <w:t xml:space="preserve">FPGA implementation of a wireless sensor node with a built-in ADALINE neural network coprocessor for vibration analysis and fault diagnosis in machine condition monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihssane Chtouki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Wira</w:t>
+                <w:t xml:space="preserve">Billel Bengherbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Zazi</w:t>
+                <w:t xml:space="preserve">Reda Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Yahia Cherif</w:t>
+                <w:t xml:space="preserve">Abdelmoughni Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Meddour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Ould Zmirli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ejee.224-508⟩</w:t>
+              <w:t xml:space="preserve">Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.107960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2020.107960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654844v1</w:t>
+                <w:t xml:space="preserve">hal-03553701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optimal control for wind power generators comprising a multi-mass drivetrain and a DFIG</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Super-twisting Sliding Mode Control of a Doubly-fed Induction Generator Based on the SVM Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Yaichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Djeriri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.12.017⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (3), pp.178-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPee.13726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618031v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backstepping Direct Power Control for Power Quality Enhancement of Grid-connected Photovoltaic System Implemented with PIL Co-simulation Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Youcefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Barkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Modelling Series C. Automatic Control (theory and applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (1), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18280/ama_c.740101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption Temporary Density for the Detection of Water Leakages in Real-time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Ticherahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Bourebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.68-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-twisting Sliding Mode Control of a Doubly-fed Induction Generator Based on the SVM Strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Direct Power Control of a Wind Turbine Based on Doubly Fed Induction Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Yaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Djeriri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (3), pp.178-190. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), pp.457-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/PPee.13726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/ejee.210508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633340v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, implementation and comparison of several neural perturb and observe MPPT methods for photovoltaic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihssane Chtouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Zazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Meddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (2), pp.757-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1977,1765 +1985,1778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Power Control of a Wind Turbine Based on Doubly Fed Induction Generator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nonlinear optimal control for wind power generators comprising a multi-mass drivetrain and a DFIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ejee.210508⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356 (5), pp.2582-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636322v1</w:t>
+                <w:t xml:space="preserve">hal-03618031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optimal control for autonomous hypersonic vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Control of Doubly Fed Induction Generator with Maximum Power Point Tracking for Variable Speed Wind Energy Conversion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Yaichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Dala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (2), pp.197-213. </w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (1), pp.87-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42401-019-00034-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3311/PPee.14166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640861v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Doubly Fed Induction Generator with Maximum Power Point Tracking for Variable Speed Wind Energy Conversion Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nonlinear optimal control for autonomous hypersonic vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPee.14166⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.197-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42401-019-00034-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544856v1</w:t>
+                <w:t xml:space="preserve">hal-03640861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non‐linear optimal control for the hot‐steel rolling mill system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Zervos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Collaborative Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (3), pp.97-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-cim.2019.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study between a simplified fuzzy PI and classic PI input-output linearizing controller for the wind-turbine doubly fed induction generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Belaimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bentaallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elektrotehniški Vestnik [Journal of Electrical Engineering and Computer Science]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, IRIMAS, 85 (4), pp.142-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJAAC.2017.080819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness-Based Control of DC-DC Converters Implemented in Successive Loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sul Ademi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, IRIMAS, 46 (6), pp.673-687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15325008.2018.1464612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear H-Infinity Approach to Optimal Control of PEM Fuel Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A direct power control of the doubly-fed induction generator based on the SVM Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianxing Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Industrial Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Elektrotehniški Vestnik [Journal of Electrical Engineering and Computer Science]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (5), pp.235-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642275v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dedicated state space for power system modeling and frequency and unbalance estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Nonlinear H-Infinity Control Approach for Three-Phase Voltage Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hermann</w:t>
+                <w:t xml:space="preserve">R. Binns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolving Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12530-017-9177-9⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Industrial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40903-017-0076-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306227v1</w:t>
+                <w:t xml:space="preserve">hal-03642281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-level NPC Converter-based Neuronal Direct Active and Reactive Power Control of the Doubly Fed Induction Machine for Wind Energy Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Massoum</w:t>
+                <w:t xml:space="preserve">A dedicated state space for power system modeling and frequency and unbalance estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelakder Meroufel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Wira</w:t>
+                <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Majlesi Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolving Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12530-017-9177-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642279v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear H-Infinity Control Approach for Three-Phase Voltage Inverters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Three-level NPC Converter-based Neuronal Direct Active and Reactive Power Control of the Doubly Fed Induction Machine for Wind Energy Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelakder Meroufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. E. Youcefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Binns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Industrial Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Majlesi Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.25-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642281v1</w:t>
+                <w:t xml:space="preserve">hal-03642279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Harmonic Estimation in Power Transmission Lines Using Multi-layer Perceptron Learning Strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Nonlinear H-Infinity Approach to Optimal Control of PEM Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Jianxing Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (5), pp.219-230. </w:t>
+              <w:t xml:space="preserve">Intelligent Industrial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.43-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17265/2328-2223/2017.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40903-017-0067-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642282v1</w:t>
+                <w:t xml:space="preserve">hal-03642275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double star induction motor direct torque control with fuzzy sliding mode speed controller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current Harmonic Estimation in Power Transmission Lines Using Multi-layer Perceptron Learning Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thien Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (5), pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2328-2223/2017.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642280v1</w:t>
+                <w:t xml:space="preserve">hal-03642282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct power control of the doubly-fed induction generator based on the SVM Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double star induction motor direct torque control with fuzzy sliding mode speed controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Massoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Massoum</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Abderrahim Bentaallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Belaimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elektrotehniški Vestnik [Journal of Electrical Engineering and Computer Science]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 84 (5), pp.235-240</w:t>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.26-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642277v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Self-Learning Solution for Torque Ripple Reduction for Non-Sinusoidal Permanent Magnet Motor Drives Based on Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaffar Ould Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie neuromimétique d'identification et de commande d'un filtre actif parallèle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abdeslam Ould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.A. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flieller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Int. Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9, pp. 35-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3745,4308 +3766,4308 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time series forecasting of hourly water consumption with combinations of deterministic and learning models in the context of a tertiary building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Ticherahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Boudhaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Decision Aid Sciences and Application (DASA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Sakheer, Bahrain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASA51403.2020.9317176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless space vector PWM control of three-phase inverter using RF-link</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Optimal Control for Underactuated Offshore Cranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Beladjine</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.160-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040238v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optimal Control for Underactuated Offshore Cranes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An improved Direct Power Control based on SVM strategy of the Doubly Fed Induction Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Yaichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Semmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Abbaszadeh</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimani Mohamed El-Amine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.160-165, </w:t>
+              <w:t xml:space="preserve">2019 7th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC48032.2019.9078163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040237v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved Direct Power Control based on SVM strategy of the Doubly Fed Induction Generator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wireless space vector PWM control of three-phase inverter using RF-link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimani Mohamed El-Amine</w:t>
+                <w:t xml:space="preserve">A. Moualdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boudana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beladjine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 7th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Istambul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142437v1</w:t>
+                <w:t xml:space="preserve">hal-04040238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Model Predictive Control for Three Phase Voltage Source Inverter using ADALINE estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yahia Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif El Islam Remache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 1st Global Power, Energy and Communication Conference (GPECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nevsehir, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GPECOM.2019.8778544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Learning Approach for Predicting Application Launches in Cloud Computing Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Callara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/SICE International Symposium on System Integration (SII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SII.2019.8700348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DPC Method For Grid Connected Photovoltaic System Acts as a Shunt Active Power Filter Implemented with Processor in the Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Elkhalil Youcefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Barkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear optimal control approach for autonomous motorcycles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Control of turbocharged ship diesel engines using a nonlinear optimal control method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Abbaszadeh</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IEEE International Conference on Industrial Cyber-Physical Systems (ICPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saint-Petersbourg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPHYS.2018.8387688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04213007v1</w:t>
+                <w:t xml:space="preserve">hal-04195927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A differential flatness theory-based control approach for steam-turbine power generation units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Abbaszadeh</w:t>
+                <w:t xml:space="preserve">Torque and stator flux ripples minimization for direct torque control of PMSM by using space vector modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ouledali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meroufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bentouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th International Conference on Industrial Technology (ICIT 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Renewable Energy: Generation and Applications (ICREGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Belfort, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194136v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque and stator flux ripples minimization for direct torque control of PMSM by using space vector modulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Wira</w:t>
+                <w:t xml:space="preserve">A nonlinear optimal control approach for the spherical robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bentouba</w:t>
+                <w:t xml:space="preserve">Jorge Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energy: Generation and Applications (ICREGA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538284v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of turbocharged ship diesel engines using a nonlinear optimal control method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An intelligent system for smart buildings using machine learning and semantic technologies : A hybrid data-knowledge approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Szilagyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE International Conference on Industrial Cyber-Physical Systems (ICPS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint-Petersbourg, Russia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPHYS.2018.8387631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPHYS.2018.8387688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04195927v1</w:t>
+                <w:t xml:space="preserve">hal-04195926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent system for smart buildings using machine learning and semantic technologies : A hybrid data-knowledge approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictive direct power control with virtual-flux estimation of three-phase PWM rectifiers under nonideal grid voltages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bechouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Ould Abdeslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Conference on Industrial Cyber-Physical Systems (ICPS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 19th International Conference on Industrial Technology (ICIT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPHYS.2018.8387631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04195926v1</w:t>
+                <w:t xml:space="preserve">hal-04194133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive direct power control with virtual-flux estimation of three-phase PWM rectifiers under nonideal grid voltages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A nonlinear optimal control approach for autonomous motorcycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th International Conference on Industrial Technology (ICIT 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04194133v1</w:t>
+                <w:t xml:space="preserve">hal-04213007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear optimal control approach for the spherical robot</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A differential flatness theory-based control approach for steam-turbine power generation units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zervos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591405⟩</w:t>
+              <w:t xml:space="preserve">IEEE 19th International Conference on Industrial Technology (ICIT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214389v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Optimal Control of the UAV and Suspended Payload System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Washington, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency optimization in fluid flow metering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Spiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 19th International Conference on Industrial Technology (ICIT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Experimental Study of Lossless Compression Algorithms for Enhancing Energy Efficiency in Smart Meters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Spiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 16th International Conference on Industrial Informatics (INDIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INDIN.2018.8471921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADALINE based maximum power point tracking methods for stand-alone PV systems control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bechouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Bechouche</w:t>
+                <w:t xml:space="preserve">Hamid Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Seddiki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Djafar Ould Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 19th International Conference on Industrial Technology (ICIT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel robust PLL algorithm applied to the control of a shunt active power filter using a self tuning filter concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chedjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 19th International Conference on Industrial Technology (ICIT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power grid higher-order harmonics estimation with multilayer Perceptrons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new state-space for unbalanced three-phase systems: Application to fundamental frequency tracking with Kalman filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Engineering (ICCMSE) (2015-03-20, 2015-03-23: Athènes, Grèce)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Mediterranean Electrotechnical Conference (MELECON) (2016-04-18, 2016-04-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Limassol Cyprus, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2016.7495343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4938925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04556980v1</w:t>
+                <w:t xml:space="preserve">hal-04228991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new state-space for unbalanced three-phase systems: Application to fundamental frequency tracking with Kalman filtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Power grid higher-order harmonics estimation with multilayer Perceptrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Mediterranean Electrotechnical Conference (MELECON) (2016-04-18, 2016-04-20)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Engineering (ICCMSE) (2015-03-20, 2015-03-23: Athènes, Grèce)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2016.7495343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04228991v1</w:t>
+                <w:t xml:space="preserve">hal-04556980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalman filtering with a new state-space model for three-phase systems: Application to the identification of symmetrical components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Evolving and Adaptive Intelligent Systems (EAIS) (2015-12-01, 2015-12-03: Douai, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Douai, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EAIS.2015.7368807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness-based adaptive fuzzy control for active power filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society (IECON) (2015-11-09, 2015-11-12: Yokohama, Japon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.4247-4252, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets connectés : des gisements de croissance - Etat de l’Art : définition, protocoles, sécurité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Direct Torque Fuzzy Control of PMSM based on SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ouledali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meroufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bentouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence organisée par la CCI Alsace, la Société Industrielle de Mulhouse, et Technopole Mulhouse (2015-04-20: Mulhouse, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability (TMREES) (2015-04-17, 2015-04-20: Beyrouth, Liban)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon. pp.1314-1322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550613v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Torque Fuzzy Control of PMSM based on SVM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new state-space model for three-phase systems for Kalman filtering with application to power quality estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Du Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bentouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability (TMREES) (2015-04-17, 2015-04-20: Beyrouth, Liban)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.778⟩</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF COMPUTATIONAL METHODS IN SCIENCES AND ENGINEERING 2015 (ICCMSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512130v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new state-space model for three-phase systems for Kalman filtering with application to power quality estimation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Objets connectés : des gisements de croissance - Etat de l’Art : définition, protocoles, sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF COMPUTATIONAL METHODS IN SCIENCES AND ENGINEERING 2015 (ICCMSE 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence organisée par la CCI Alsace, la Société Industrielle de Mulhouse, et Technopole Mulhouse (2015-04-20: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231871v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global linearization approach to control and state estimation of a VSC-HVDC system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cecati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Clean Electrical Power, ICCEP (2015-06-16 to 2015-06-18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Taormina, Sicile, Italy. pp.454-459, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCEP.2015.7177556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online frequency estimation in power systems: A comparative study of adaptive methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society (IECON) (2014-10-29, 2014-11-01: Dallas, Texas, USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, Texas, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2014.7049157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear H-infinity Feedback Control for Asynchronous Motors of Electric Trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rigatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Profumo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Engineering (ICCMSE) (2015-03-20, 2015-03-23: Athènes, Grèce)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Athènes, Greece. pp.85-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40903-015-0020-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive linear learning for on-line harmonic identification: An overview with study cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new approach based on a linear Multi-Layer Perceptron for identifying on-line harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thien Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference onNeural Networks (IJCNN 2013) (2013-08-04, 2013-08-09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th Annual Conference IEEE Industrial Electronics Society (IECON 2013) (2013-11-10, 2013-11-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2013.6706970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04263650v1</w:t>
+                <w:t xml:space="preserve">hal-04228992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach based on a linear Multi-Layer Perceptron for identifying on-line harmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Adaptive linear learning for on-line harmonic identification: An overview with study cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Minh Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference IEEE Industrial Electronics Society (IECON 2013) (2013-11-10, 2013-11-13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference onNeural Networks (IJCNN 2013) (2013-08-04, 2013-08-09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Dallas, Texas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2013.6706970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04228992v1</w:t>
+                <w:t xml:space="preserve">hal-04263650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande DTC-floue en utilisant la technique MLI vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Ouledali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hamouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Energy and Sustainable Development (ICESD 2013) (2013-02-19, 2013-02-20: Adrar, Algerie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Adrar, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Linear Neural Network Architectures for Signal Frequency Content Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Applications of Artificial Intelligence on Silicon and Data Processing Algorithms (2013-11-06, 2013-11-07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des Réseaux de Neurones pour la Commande de la Machine Asynchrone sans Capteur Mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Hammoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Systems and Information Processing, ICSIP 2011 (2011-05-15, 2011-05-17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Guelma, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'un réseau de neurones artificiels à espace d'état pour l'estimation de systèmes dynamiques et non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Djennoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale sur les Systèmes d’ordre Fractionnaire et leurs Applications, SOFA 2011 (2011-10-24, 2011-10-26: Tizi Ouzou, Algérie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Tizi Ouzou, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-Phase Hybrid Active Power Filter with Photovoltaic Generation and Hysteresis Current Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Blorfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th annual conference of the IEEE Industrial Electronics Society (IECON 2011) (2011-11-07 au 2011-11-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2011.6120018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des fluctuations du couple et flux de la commande DTC d'une MSAP par la technique MLI vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ouledali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nefsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Energy and Sustainable Development, ICESD 2011 (2011-11-29, 2011-11-30: Adrar, Algérie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Adrar, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-fuzzy control of an input output linearization of a permanent magnet synchronous machine fed by a three level inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Massoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Meroufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Automation and Mechatronics (CIAM 2011) (2011-11-22, 2011-11-24: Oran, Algeria)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural approach for the control of an active power filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.O. Abdeslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Merckle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.A. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.923-929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8056,124 +8077,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward autonomous smart water meters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Spiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sustainability Conference (27-28 septembre 2018, Strasbourg)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Strasbourg, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8183,281 +8204,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and Water Consumption Monitoring with IoT Devices and Machine Learning Methods in a Smart Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Boudhaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Research in the Upper Rhine Region : concepts and case studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Études alsaciennes et rhénanes, 9782868205490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic Energy Generation and Control for an Autonomous Shunt Active power Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Blorfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flieller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Grids Clouds, Communications, Open Source, and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-310, 2014, 978-1-4822-0611-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b16908-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8525,51 +8546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16FC59D4"/>
+    <w:nsid w:val="E6732392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8756,51 +8777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricewira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060741651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/patrice-wira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/author/37293976200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Boudhaouia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast3040042" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Djellouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moulahoum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Seghir Boucherit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yaichi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Semmah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.220208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kadem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Dahmani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00943-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigatos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbaszadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2020.1716269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Rigatos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385020500041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pomares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843620500188" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Bengherbia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Kara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughni Toubal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Zmirli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chadli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107960" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Chtouki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Zazi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yahia Cherif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Meddour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.224-508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.12.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Youcefa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Massoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ama_c.740101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ticherahine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bourebia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeriri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.13726" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20508/ijrer.v9i2.9293.g7645" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210508" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42401-019-00034-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.14166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zervos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Abbaszadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cim.2019.0010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belaimeche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentaallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Massoum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2017.080819" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sul Ademi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2018.1464612" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxing Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-017-0067-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hermann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-017-9177-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakder Meroufel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Youcefa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-017-0076-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Minh Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.05.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Meroufel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794383v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sturtzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdeslam Ould" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckl&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flieller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA51403.2020.9317176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moualdia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beladjine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040237v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152379" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimani Mohamed El-Amine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078163" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Islam Remache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM.2019.8778544" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Callara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2019.8700348" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Elkhalil Youcefa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Bella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613370" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431431" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194136v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zervos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352333" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouledali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meroufel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bentouba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8387688" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8387631" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bechouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Seddiki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Triki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352281" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pomares" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591405" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591527" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spiegel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352483" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8471921" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352294" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chedjara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Safa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352336" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556980v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938925" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495343" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2015.7368807" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522669v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392762" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.778" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Du Ho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938923" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cecati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2015.7177556" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049157" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Profumo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-015-0020-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2013.6706970" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228992v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700192" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ouledali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meroufel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamouda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoumi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amoura" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djennoune" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Blorfan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6120018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559905v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nefsi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamouda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549049v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Abdeslam" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322314v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322312v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100634980" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/pdfplus/10.1201/b16908-13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16908-12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricewira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060741651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=3xkJgJ0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/patrice-wira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/author/37293976200" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Djellouli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moulahoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Seghir Boucherit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Boudhaouia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast3040042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Chtouki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Zazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yahia Cherif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Meddour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.224-508" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigatos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbaszadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335777.2020.1716269" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colicchio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.220208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kadem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Semmah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Dahmani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00943-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Rigatos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385020500041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yaichi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pomares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843620500188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Bengherbia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Kara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughni Toubal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Zmirli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chadli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.107960" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeriri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.13726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Youcefa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Massoum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ama_c.740101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ticherahine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bourebia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210508" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20508/ijrer.v9i2.9293.g7645" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.12.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544856v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.14166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42401-019-00034-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zervos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Abbaszadeh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cim.2019.0010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belaimeche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentaallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Massoum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2017.080819" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sul Ademi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2018.1464612" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Meroufel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binns" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-017-0076-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306227v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-017-9177-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakder Meroufel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Youcefa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxing Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-017-0067-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Minh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flieller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sturtzer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdeslam Ould" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckl&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flieller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959031v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA51403.2020.9317176" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152379" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimani Mohamed El-Amine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078163" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moualdia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beladjine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Islam Remache" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GPECOM.2019.8778544" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Callara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2019.8700348" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Elkhalil Youcefa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Bella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613370" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195927v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8387688" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouledali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meroufel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bentouba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214389v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pomares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591405" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHYS.2018.8387631" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bechouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Seddiki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Ould Abdeslam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Triki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352281" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431431" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zervos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352333" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228990v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591527" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spiegel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352483" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8471921" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194132v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352294" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chedjara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Safa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352336" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495343" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556980v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938925" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533501v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2015.7368807" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392762" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.778" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Du Ho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938923" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cecati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2015.7177556" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555429v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049157" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Profumo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40903-015-0020-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700192" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263650v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2013.6706970" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ouledali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meroufel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoum" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamouda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263651v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoumi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amoura" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djennoune" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234158v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Blorfan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6120018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559905v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nefsi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamouda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021397v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O. Abdeslam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322314v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322312v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100634980" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515818v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/pdfplus/10.1201/b16908-13" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16908-12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>