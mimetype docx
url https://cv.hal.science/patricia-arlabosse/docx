--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -250,425 +250,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Borate Fusion and Microwave Digestion in the Challenging Dissolution and Quantification of Inorganic Elements from Bottom Ash</w:t>
+                <w:t xml:space="preserve">A new device for monitoring deformation dynamics and droplet shrinkage kinetics (during drying) of a charged droplet suspended in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Ben Ghorbal</w:t>
+                <w:t xml:space="preserve">A. Dokmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maudhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chaucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (39), pp.45334-45341. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.104033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c04937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303387v1</w:t>
+                <w:t xml:space="preserve">hal-04926769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling droplet drying kinetics under electric fields: A study on moisture content and evaporative flux profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dokmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dokmak</w:t>
+                <w:t xml:space="preserve">T. Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maudhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Deleau</w:t>
+                <w:t xml:space="preserve">P. Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 221, pp.176-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new device for monitoring deformation dynamics and droplet shrinkage kinetics (during drying) of a charged droplet suspended in air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dokmak</w:t>
+                <w:t xml:space="preserve">Comparing Borate Fusion and Microwave Digestion in the Challenging Dissolution and Quantification of Inorganic Elements from Bottom Ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Ben Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Deleau</w:t>
+                <w:t xml:space="preserve">Alexis Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+                <w:t xml:space="preserve">Xavier Chaucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134, pp.104033. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (39), pp.45334-45341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c04937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926769v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conséquences, en matière d’environnement, ont les fuites de fluides frigorigènes</w:t>
               </w:r>
@@ -706,51 +706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Vidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1190, pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -827,51 +827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devriendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 378, Part A, pp.521-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -931,51 +931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 428, pp.65-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1026,64 +1026,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger de Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Siegfried Braeuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 373, pp.232-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1130,64 +1130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying droplet as a template for solid formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Williams de Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 359, pp.161-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1260,51 +1260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 79 (8), pp.1503-1510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1332,1564 +1332,1564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental rheological procedure adapted to pasty dewatered sludge up to 45 % dry matter</w:t>
+                <w:t xml:space="preserve">Reactor scale study of self-heating and self-ignition of torrefied wood in contact with oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Mouzaoui</w:t>
+                <w:t xml:space="preserve">Brieuc Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.01.006⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, pp.590-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678197v1</w:t>
+                <w:t xml:space="preserve">hal-01650705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the rheological behavior of mechanically dewatered sewage sludge in uniaxial cyclic compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenglin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 147, p.413-421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2018.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactor scale study of self-heating and self-ignition of torrefied wood in contact with oxygen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental rheological procedure adapted to pasty dewatered sludge up to 45 % dry matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Mouzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 214, pp.590-596. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.11.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650705v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A uniaxial cyclic compression method for characterizing the rheological and textural behaviors of mechanically dewatered sewage sludge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantification of the torrefaction effects on the grindability and the hygroscopicity of wood chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.02.008⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619250v1</w:t>
+                <w:t xml:space="preserve">hal-01619252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the torrefaction effects on the grindability and the hygroscopicity of wood chips</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A uniaxial cyclic compression method for characterizing the rheological and textural behaviors of mechanically dewatered sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fenglin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 197, pp.232-239. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619252v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a continuous sewage sludge paddle dryer by coupling Markov chains with penetration theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical research on agitated contact drying of sewage sludge in a continuous paddle dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenglin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.04.006⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (16), pp.1979-1990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1147457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565925v1</w:t>
+                <w:t xml:space="preserve">hal-01609029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical research on agitated contact drying of sewage sludge in a continuous paddle dryer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of a continuous sewage sludge paddle dryer by coupling Markov chains with penetration theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (16), pp.1979-1990. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, p.8201-8216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1147457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609029v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Operating Parameters on Sewage Sludge Drying in a Paddle Dryer: Design of Experiments for the Determination of Hold-Up and Water Content Profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new methodology for measurement of sludge residence time distribution in a paddle dryer using X-ray fluorescence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1026976⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565952v1</w:t>
+                <w:t xml:space="preserve">hal-01164610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood chips flow in a rotary kiln: experiments and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98, pp.179-187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for measurement of sludge residence time distribution in a paddle dryer using X-ray fluorescence analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Modeling of Sewage Sludge Flow in a Continuous Paddle Dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (9), pp.1061-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2014.982252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164610v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Sewage Sludge Flow in a Continuous Paddle Dryer</w:t>
+                <w:t xml:space="preserve">Influence of Operating Parameters on Sewage Sludge Drying in a Paddle Dryer: Design of Experiments for the Determination of Hold-Up and Water Content Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 33 (9), pp.1061-1067. </w:t>
+              <w:t xml:space="preserve">, 2015, 33, pp.1276-1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2014.982252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1026976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168605v1</w:t>
+                <w:t xml:space="preserve">hal-01565952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Residence Time Distribution in a Continuous Paddle Dryer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thermo-Mechanical Fractionation of Green Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Residuals Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (4), pp.462-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2012.740544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643396v1</w:t>
+                <w:t xml:space="preserve">hal-01165198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Fractionation of Green Biomass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Residence Time Distribution in a Continuous Paddle Dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Residuals Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (3), pp.117-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2012.740544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01165198v1</w:t>
+                <w:t xml:space="preserve">hal-01643396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on fundamental aspect of application of drying process to wastewater sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bennamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2936,64 +2936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of green juice with an intensive thermo-mechanical fractionation process. Part I: Effects of processing conditions on the dewatering kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kerfaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,51 +3105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 167 (1), pp.132-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3196,51 +3196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a thermally assisted mechanical dewatering process to biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3300,51 +3300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation énergétique de la biomasse et des déchets humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud sciences et Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, p.22-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3382,51 +3382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid pressure measurements in a thermally assisted mechanical dewatering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (8), pp.1078 - 1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3454,421 +3454,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally assisted mechanical dewatering (TAMD) of suspensions of fine particles: Analysis of the influence of the operating conditions using the response surface methodology</w:t>
+                <w:t xml:space="preserve">Immersion frying for the thermal drying of sewage sludge: An economic assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akrama Mahmoud</w:t>
+                <w:t xml:space="preserve">Carlos Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora Fernandez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Victor Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.04.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86, pp.246-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2006.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643401v1</w:t>
+                <w:t xml:space="preserve">hal-01165238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the theory of Markov chains to model heat and mass transfer between stochastically moving particulate and gas flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermally assisted mechanical dewatering (TAMD) of suspensions of fine particles: Analysis of the influence of the operating conditions using the response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akrama Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mizonov</w:t>
+                <w:t xml:space="preserve">Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Berthiaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Toma Mihai Chitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Djerroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-008-0094-2⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (11), p.1765-1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.04.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643400v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersion frying for the thermal drying of sewage sludge: An economic assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the theory of Markov chains to model heat and mass transfer between stochastically moving particulate and gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mizonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Rudolph</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+                <w:t xml:space="preserve">D. Djerroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 86, pp.246-261. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (4), pp.335-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2006.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-008-0094-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165238v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Limiting Mechanism in Contact Drying of Agitated Sewage Sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toma Mihai Chitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (4), pp.557-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3915,51 +3915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and mass transfer during fry-drying of sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rudolph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4136,51 +4136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying of municipal sewage sludge: From a laboratory scale batch indirect dryer to the paddle dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,51 +4279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carrere Gee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4370,51 +4370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Thermal Design of Paddle Dryers: Application to Municipal Sewage Sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,481 +4468,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometrics as a tool for the analysis of evolved gas during the thermal treatment of sewage sludge using coupled TG–FTIR</w:t>
+                <w:t xml:space="preserve">Quelles évolutions technologiques pour mieux garantir et pérenniser une gestion optimale des boues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Ferrasse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">E. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chavez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Dupuy</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 259, pp.51-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275348v1</w:t>
+                <w:t xml:space="preserve">hal-02679573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le séchage comme technique de granulation : application aux boues de station d'épuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison Between Static and Dynamic Methods for Sorption Isotherm Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Manutention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (3), pp.479 - 497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/DRT-120018458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845783v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles évolutions technologiques pour mieux garantir et pérenniser une gestion optimale des boues ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chemometrics as a tool for the analysis of evolved gas during the thermal treatment of sewage sludge using coupled TG–FTIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 404 (1-2), pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6031(03)00064-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679573v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Static and Dynamic Methods for Sorption Isotherm Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le séchage comme technique de granulation : application aux boues de station d'épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Manutention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, p.50-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1081/DRT-120018458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01565976v1</w:t>
+                <w:t xml:space="preserve">hal-01845783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat, momentum, and mass transfer measurements in indirect agitated sludge dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jh Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5002,51 +5002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du couplage d'une thermobalance gravimétrique et d'un analyseur calorimétrique différentiel pour la mesure de l'activité de l'eau dans un mélange liquide solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5097,51 +5097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse de l'ébullition nucléée : étude expérimentale de la convection thermocapillaire autour d'une bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5302,51 +5302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mutschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2023 - 26e Congrès international du froid de l'IIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
@@ -5401,51 +5401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5496,485 +5496,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Oil Yield from Oil Palm Mesocarp Using Thermally Assisted Mechanical Dewatering (TAMD)</w:t>
+                <w:t xml:space="preserve">Biomass Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasmiera Hashim</w:t>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana Yusup</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ange Nzihou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Valorization to Bioenergy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-0410-5_5⟩</w:t>
+              <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1-29 (Chap. 1), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319029v1</w:t>
+                <w:t xml:space="preserve">hal-02494145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass Categories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Stewart Oakley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1-29 (Chap. 1), 2020, 978-3-030-35019-2. </w:t>
+              <w:t xml:space="preserve">, 939-1083 (Chap. 9), 2020, 978-3-030-35019-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494145v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sludge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prediction of Oil Yield from Oil Palm Mesocarp Using Thermally Assisted Mechanical Dewatering (TAMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasmiera Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Yusup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Biomass Valorization to Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 939-1083 (Chap. 9), 2020, 978-3-030-35019-2. </w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 65-75, 2020, 978-981-15-0409-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-0410-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494283v1</w:t>
+                <w:t xml:space="preserve">hal-02319029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient sludge thermal processing : from drying to thermal valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6036,213 +6036,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Electrical Phenomena Occurring in Thermally Assisted Mechanical Dewatering Processes (TAMD) - a Preliminary Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Séchage industriel : aspects pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Modelling and Simulation, Giuseppe Petrone and Giuliano Cammarata (Ed.)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° J2455, Techniques de l'Ingénieur, 26 p., 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687206v1</w:t>
+                <w:t xml:space="preserve">hal-01651948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage industriel : aspects pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of Electrical Phenomena Occurring in Thermally Assisted Mechanical Dewatering Processes (TAMD) - a Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akrama Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Advances in Modelling and Simulation, Giuseppe Petrone and Giuliano Cammarata (Ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IntechOpen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/5982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651948v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6286,51 +6286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau-Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6451,51 +6451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="246A91E6"/>
+    <w:nsid w:val="4F7FB044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6682,51 +6682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-arlabosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3683-9812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145862054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172776767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-7636-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Ghorbal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaucherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dokmak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maudhuit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlabosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04647846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal Arif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04773336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02888533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Souza Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Siegfried Braeuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02310713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Williams de Souza Lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.09.052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02120362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01678197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mouzaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.01.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.10.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.02.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1147457" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1026976" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01168605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982252" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.740544" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bennamoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Leonard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.07.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerfa&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.01.027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrama Mahmoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643400v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mizonov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djerroud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0094-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rudolph" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2006.12.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165249v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930701226955" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peregrina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rudolph" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600733085" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Peregrina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05169" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chavez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prevot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-66322005000200009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carrere Gee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/LDRT-200034229" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/LDRT-200040041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chavez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(03)00064-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ferrasse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120018458" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Ferrasse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120003755" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry Ferrasse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tadrist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pantaloni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matricon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mutschler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02319029v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmiera Hashim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Yusup" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-0410-5_5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0410-5_5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494145v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Ephraim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crine Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Dumont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/howtoreference/modelling_and_simulation/analysis_of_electrical_phenomena_occurring_in_thermally_assisted_mechanical_dewatering_processes__ta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5982" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01651948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau-Steyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-arlabosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3683-9812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145862054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172776767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-7636-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dokmak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maudhuit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlabosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Ghorbal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corbin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaucherie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04647846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal Arif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04773336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02888533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Souza Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Siegfried Braeuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02310713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Williams de Souza Lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.09.052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02120362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.10.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01678197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mouzaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.01.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1147457" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.04.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01168605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982252" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1026976" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.740544" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bennamoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Leonard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.07.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerfa&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.01.027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rudolph" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2006.12.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrama Mahmoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.075" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mizonov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djerroud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0094-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165249v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930701226955" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peregrina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rudolph" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600733085" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Peregrina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05169" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chavez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prevot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-66322005000200009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carrere Gee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/LDRT-200034229" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/LDRT-200040041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ferrasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chavez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120018458" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(03)00064-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Ferrasse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120003755" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry Ferrasse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tadrist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pantaloni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matricon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mutschler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Ephraim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02319029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmiera Hashim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Yusup" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-0410-5_5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0410-5_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crine Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Dumont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01651948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687206v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/howtoreference/modelling_and_simulation/analysis_of_electrical_phenomena_occurring_in_thermally_assisted_mechanical_dewatering_processes__ta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5982" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau-Steyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>