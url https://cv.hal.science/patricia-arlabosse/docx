--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -250,291 +250,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new device for monitoring deformation dynamics and droplet shrinkage kinetics (during drying) of a charged droplet suspended in air</w:t>
+                <w:t xml:space="preserve">Unraveling droplet drying kinetics under electric fields: A study on moisture content and evaporative flux profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dokmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Deleau</w:t>
+                <w:t xml:space="preserve">T. Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+                <w:t xml:space="preserve">A. Maudhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maudhuit</w:t>
+                <w:t xml:space="preserve">P. Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134, pp.104033. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.176-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926769v1</w:t>
+                <w:t xml:space="preserve">hal-05248454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling droplet drying kinetics under electric fields: A study on moisture content and evaporative flux profiles</w:t>
+                <w:t xml:space="preserve">A new device for monitoring deformation dynamics and droplet shrinkage kinetics (during drying) of a charged droplet suspended in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dokmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Deleau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thomas Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maudhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 221, pp.176-186. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.104033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248454v1</w:t>
+                <w:t xml:space="preserve">hal-04926769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Borate Fusion and Microwave Digestion in the Challenging Dissolution and Quantification of Inorganic Elements from Bottom Ash</w:t>
               </w:r>
@@ -546,51 +546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Ben Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -706,51 +706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Vidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1190, pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -827,51 +827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devriendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 378, Part A, pp.521-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -931,51 +931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 428, pp.65-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1026,64 +1026,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger de Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Siegfried Braeuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 373, pp.232-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1130,64 +1130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying droplet as a template for solid formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Williams de Souza Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 359, pp.161-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1260,51 +1260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 79 (8), pp.1503-1510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1351,51 +1351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactor scale study of self-heating and self-ignition of torrefied wood in contact with oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1524,51 +1524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 147, p.413-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1641,51 +1641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 133, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1875,51 +1875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenglin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2113,51 +2113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, p.8201-8216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2185,330 +2185,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for measurement of sludge residence time distribution in a paddle dryer using X-ray fluorescence analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Wood chips flow in a rotary kiln: experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.005⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98, pp.179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164610v1</w:t>
+                <w:t xml:space="preserve">hal-01165159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood chips flow in a rotary kiln: experiments and modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A new methodology for measurement of sludge residence time distribution in a paddle dryer using X-ray fluorescence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 98, pp.179-187. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165159v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Sewage Sludge Flow in a Continuous Paddle Dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (9), pp.1061-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2568,51 +2568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.1276-1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2659,51 +2659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Mechanical Fractionation of Green Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (4), pp.462-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2737,77 +2737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Residence Time Distribution in a Continuous Paddle Dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Residuals Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (3), pp.117-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2845,51 +2845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on fundamental aspect of application of drying process to wastewater sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bennamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2930,421 +2930,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of green juice with an intensive thermo-mechanical fractionation process. Part I: Effects of processing conditions on the dewatering kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Production of green juice with an intensive thermo-mechanical fractionation process. Part II: Effect of processing conditions on the liquid fraction properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kerfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 168 (2), pp.586-592. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.01.027⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 167 (1), pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165222v1</w:t>
+                <w:t xml:space="preserve">hal-01643398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of green juice with an intensive thermo-mechanical fractionation process. Part II: Effect of processing conditions on the liquid fraction properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Application of a thermally assisted mechanical dewatering process to biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.011⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (1), p.288-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643398v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a thermally assisted mechanical dewatering process to biomass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of green juice with an intensive thermo-mechanical fractionation process. Part I: Effects of processing conditions on the dewatering kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kerfaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mahmoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Fernandez</w:t>
+                <w:t xml:space="preserve">Arnaud Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (1), p.288-297. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (2), pp.586-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.08.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643399v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation énergétique de la biomasse et des déchets humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud sciences et Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, p.22-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3382,51 +3382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid pressure measurements in a thermally assisted mechanical dewatering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (8), pp.1078 - 1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3499,51 +3499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86, pp.246-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3616,51 +3616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toma Mihai Chitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (11), p.1765-1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3720,51 +3720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mizonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djerroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3811,51 +3811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Limiting Mechanism in Contact Drying of Agitated Sewage Sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toma Mihai Chitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3915,51 +3915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and mass transfer during fry-drying of sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rudolph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4136,51 +4136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying of municipal sewage sludge: From a laboratory scale batch indirect dryer to the paddle dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,51 +4279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carrere Gee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4370,51 +4370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Thermal Design of Paddle Dryers: Application to Municipal Sewage Sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4487,51 +4487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles évolutions technologiques pour mieux garantir et pérenniser une gestion optimale des boues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4569,51 +4569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Static and Dynamic Methods for Sorption Isotherm Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4712,51 +4712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometrics as a tool for the analysis of evolved gas during the thermal treatment of sewage sludge using coupled TG–FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4816,51 +4816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séchage comme technique de granulation : application aux boues de station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Manutention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35, p.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4898,51 +4898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat, momentum, and mass transfer measurements in indirect agitated sludge dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jh Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5002,51 +5002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du couplage d'une thermobalance gravimétrique et d'un analyseur calorimétrique différentiel pour la mesure de l'activité de l'eau dans un mélange liquide solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5097,51 +5097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse de l'ébullition nucléée : étude expérimentale de la convection thermocapillaire autour d'une bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5302,51 +5302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mutschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2023 - 26e Congrès international du froid de l'IIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
@@ -5401,51 +5401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5496,325 +5496,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass Categories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustina Ephraim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Stewart Oakley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 939-1083 (Chap. 9), 2020, 978-3-030-35019-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494145v1</w:t>
+                <w:t xml:space="preserve">hal-02494283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sludge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Biomass Categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stewart Oakley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Tribout</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 939-1083 (Chap. 9), 2020, 978-3-030-35019-2. </w:t>
+              <w:t xml:space="preserve">, 1-29 (Chap. 1), 2020, 978-3-030-35019-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494283v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Oil Yield from Oil Palm Mesocarp Using Thermally Assisted Mechanical Dewatering (TAMD)</w:t>
               </w:r>
@@ -5826,51 +5826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasmiera Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Yusup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Valorization to Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5917,51 +5917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient sludge thermal processing : from drying to thermal valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6042,51 +6042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séchage industriel : aspects pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° J2455, Techniques de l'Ingénieur, 26 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6137,51 +6137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akrama Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Modelling and Simulation, Giuseppe Petrone and Giuliano Cammarata (Ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6286,51 +6286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau-Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6451,51 +6451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F7FB044"/>
+    <w:nsid w:val="4D7BAF5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6682,51 +6682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-arlabosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3683-9812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145862054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172776767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-7636-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dokmak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maudhuit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlabosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Ghorbal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corbin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaucherie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04647846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal Arif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04773336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02888533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Souza Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Siegfried Braeuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02310713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Williams de Souza Lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.09.052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02120362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.10.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01678197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mouzaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.01.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1147457" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.04.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01168605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982252" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1026976" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.740544" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bennamoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Leonard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.07.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerfa&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.01.027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rudolph" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2006.12.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrama Mahmoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.075" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mizonov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djerroud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0094-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165249v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930701226955" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peregrina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rudolph" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600733085" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Peregrina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05169" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chavez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prevot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-66322005000200009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carrere Gee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/LDRT-200034229" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/LDRT-200040041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ferrasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chavez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120018458" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(03)00064-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Ferrasse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120003755" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry Ferrasse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tadrist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pantaloni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matricon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mutschler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Ephraim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02319029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmiera Hashim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Yusup" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-0410-5_5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0410-5_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crine Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Dumont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01651948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687206v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/howtoreference/modelling_and_simulation/analysis_of_electrical_phenomena_occurring_in_thermally_assisted_mechanical_dewatering_processes__ta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5982" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau-Steyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-arlabosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3683-9812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145862054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172776767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-7636-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248454v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dokmak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maudhuit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlabosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Ghorbal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corbin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaucherie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04647846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal Arif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04773336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02888533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Souza Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Siegfried Braeuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02310713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Williams de Souza Lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.09.052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02120362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.10.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01678197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mouzaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.01.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1147457" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.04.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01168605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982252" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1026976" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.740544" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bennamoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Leonard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.07.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerfa&#239;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.01.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rudolph" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2006.12.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrama Mahmoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.075" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mizonov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djerroud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0094-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165249v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930701226955" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peregrina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rudolph" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600733085" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Peregrina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05169" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chavez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prevot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-66322005000200009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carrere Gee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/LDRT-200034229" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/LDRT-200040041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ferrasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chavez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120018458" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(03)00064-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Ferrasse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120003755" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry Ferrasse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tadrist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pantaloni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matricon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mutschler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Ephraim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02319029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmiera Hashim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Yusup" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-0410-5_5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0410-5_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crine Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Dumont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01651948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687206v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/howtoreference/modelling_and_simulation/analysis_of_electrical_phenomena_occurring_in_thermally_assisted_mechanical_dewatering_processes__ta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5982" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau-Steyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>