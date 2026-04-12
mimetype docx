--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -222,485 +222,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and anthropogenic effects on the genomic diversity of lemurs in Madagascar.</w:t>
+                <w:t xml:space="preserve">Are there morpho‐acoustic patterns of adaptation in nonhuman primate ears? Testing the role of ecology and habitat in shaping ear morphology and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph D Orkin</w:t>
+                <w:t xml:space="preserve">Myriam Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas F K Kuderna</w:t>
+                <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Hermosilla-Albala</w:t>
+                <w:t xml:space="preserve">Emilie Steimetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Fontsere</w:t>
+                <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan L Aylward</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Couette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.42 - 56. </w:t>
+              <w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02596-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ar.70030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335736v1</w:t>
+                <w:t xml:space="preserve">hal-05266793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex and environment shape cochlear sensitivity in human populations worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Balaresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Balaresque</w:t>
+                <w:t xml:space="preserve">Sébastien Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Delmotte</w:t>
+                <w:t xml:space="preserve">Franklin Delehelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franklin Delehelle</w:t>
+                <w:t xml:space="preserve">Andreia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Saenz-Oyhéréguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.10475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-92763-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05099274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there morpho‐acoustic patterns of adaptation in nonhuman primate ears? Testing the role of ecology and habitat in shaping ear morphology and function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological and anthropogenic effects on the genomic diversity of lemurs in Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph D Orkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Marsot</w:t>
+                <w:t xml:space="preserve">Lukas F K Kuderna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laffont</w:t>
+                <w:t xml:space="preserve">Núria Hermosilla-Albala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Steimetz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Balaresque</w:t>
+                <w:t xml:space="preserve">Claudia Fontsere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Couette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Megan L Aylward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.42 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ar.70030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02596-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05266793v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearing sensitivity of primates: recurrent and episodic positive selection in hair cells and stereocilia protein-coding genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Croze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Delehelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -911,77 +911,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting haplogroups using a versatile machine learning program (PredYMaLe) on a new mutationally balanced 32 Y-STR multiplex (CombYplex): unlocking the full potential of the human STR mutation rate spectrum to estimate forensic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouakaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Delehelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Sáenz-Oyhéréguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1205,51 +1205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1322,51 +1322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Romeyer Dherbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1551,51 +1551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Toupance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157 (4), pp.537-543. </w:t>
@@ -2088,51 +2088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-chromosome descent clusters and male differential reproductive success: young lineage expansions dominate Asian pastoral nomadic populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,51 +2356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Conversion Violates the Stepwise Mutation Model for Microsatellites in Y ‐Chromosomal Palindromic Repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turi E King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turi King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Gonzalez Fortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,51 +2637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination Dynamics of a Human Y-Chromosomal Palindrome: Rapid GC-Biased Gene Conversion, Multi-kilobase Conversion Tracts, and Rare Inversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pille Hallast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina R Bowden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Geraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3022,51 +3022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predominantly Neolithic Origin for European Paternal Lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina R Bowden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3169,51 +3169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics of 17 Y-chromosomal STR loci in Yakutia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa E Evdomikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3315,51 +3315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and the emergence of ethnic groups in Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jobling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,51 +3604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Martínez-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Quintana-Murci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3699,51 +3699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic nature of the proximal AZFc region of the human Y chromosome: multiple independent deletion and duplication events revealed by microsatellite analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Bowden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,51 +3833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiased Interpretation of Haplotypes at Duplicated Microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3941,51 +3941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating sex-specific processes in human populations : ara XY-homologous markers an effective tool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,51 +4062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific selection on the human X chromosome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Toupance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary dynamics of duplicated microsatellites shared by sex chromosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Toupance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4353,64 +4353,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplications segmentaires et CNV : potentiel adaptatif du polymorphisme structural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Delehelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonction et évolution des séquences répétées dans les génomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61_134, 2024, 9781789481198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4704,51 +4704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D Orkin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas F K Kuderna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Hermosilla-Albala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fontsere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L Aylward" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02596-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05099274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delmotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Delehelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Moreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Saenz-Oyh&#233;r&#233;guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92763-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marsot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.70030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Croze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdeep Matharu Lall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten H D Larmuseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon H Wetton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Batini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pille Hallast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00747-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouakaze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy S&#225;enz-Oyh&#233;r&#233;guy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2020.102342" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Thien Trang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1658782" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thien Trang Bui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Esclassan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2016.02.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDJ35M3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choesmel-Cadamuro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2014.09.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCW7J0JN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Leonardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22739" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SWG0Q5R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.285" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turi E King" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Parkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carvalho-Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22542" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turi King" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Gonzalez Fortes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6631" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina R Bowden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Jobling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003666" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Geraut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cannet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1208124" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Bezault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Balaresque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar A. Toguyeni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Fermon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi H. Araki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-102" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M Adams" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Yee Leung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000285" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa E Evdomikova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innokentevich V Timofeev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly N Alekseev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2010.01.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-714M4WCQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jobling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Chaix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-10-49" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balaresque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bjorklund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9260-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A84AE171F0EB1CEB6F30EB9BE6050C93A941FF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Cruz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000200" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Bowden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Parkin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Omran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20757" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206230v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crouau-Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Manni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672304006858" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480592v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-003-0018-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QKN08MM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9119.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. King" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2016.02.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marsot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.70030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05099274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delmotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Delehelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Moreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Saenz-Oyh&#233;r&#233;guy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92763-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D Orkin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas F K Kuderna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Hermosilla-Albala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fontsere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L Aylward" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02596-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Croze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdeep Matharu Lall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten H D Larmuseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon H Wetton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Batini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pille Hallast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00747-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouakaze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy S&#225;enz-Oyh&#233;r&#233;guy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2020.102342" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Thien Trang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1658782" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thien Trang Bui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Esclassan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2016.02.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDJ35M3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choesmel-Cadamuro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2014.09.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCW7J0JN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Leonardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22739" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SWG0Q5R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.285" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turi E King" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Parkin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carvalho-Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22542" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turi King" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Gonzalez Fortes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6631" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina R Bowden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Jobling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003666" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Geraut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cannet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1208124" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Bezault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Balaresque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar A. Toguyeni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Fermon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi H. Araki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-102" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M Adams" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Yee Leung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000285" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa E Evdomikova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innokentevich V Timofeev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly N Alekseev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2010.01.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-714M4WCQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jobling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Chaix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-10-49" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balaresque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bjorklund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9260-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A84AE171F0EB1CEB6F30EB9BE6050C93A941FF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Cruz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000200" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Bowden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Parkin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Omran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20757" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206230v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crouau-Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Manni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672304006858" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480592v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-003-0018-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QKN08MM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9119.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. King" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2016.02.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>