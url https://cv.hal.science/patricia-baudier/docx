--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -295,2010 +295,2036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of information attainment on Front-of-Package labels and individual empowerment impacting boycott behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embracing the Metaverse: User perception and acceptance of the Metaverse in education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bally</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Baudier</w:t>
+                <w:t xml:space="preserve">Mitra Arami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Internet Marketing and Advertising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJIMA.2024.10066307⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.108804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2025.108804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980107v1</w:t>
+                <w:t xml:space="preserve">hal-05568833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NFT revolution: how do stakeholders in the arts and luxury collectibles market react – resist or embrace?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie de Boissieu</w:t>
+                <w:t xml:space="preserve">The role of information attainment on Front-of-Package labels and individual empowerment impacting boycott behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/QMR-09-2024-0181⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Internet Marketing and Advertising</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJIMA.2024.10066307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227568v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional, hedonic, and social motivated consumer innovativeness as a driver of word-of-mouth in smart object early adoptions: an empirical examination in two product categories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t>
+                <w:t xml:space="preserve">The NFT revolution: how do stakeholders in the arts and luxury collectibles market react – resist or embrace?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Brem</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95 (1-2), pp.226-252. </w:t>
+              <w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (5), pp.752-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJTM.2024.137028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/QMR-09-2024-0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119857v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare sustainability: the role of Artificial Intelligence acceptance by medical staff</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+                <w:t xml:space="preserve">Functional, hedonic, and social motivated consumer innovativeness as a driver of word-of-mouth in smart object early adoptions: an empirical examination in two product categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Brem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0159⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (1-2), pp.226-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJTM.2024.137028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584166v1</w:t>
+                <w:t xml:space="preserve">hal-04119857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la RSE et choix de l’employeur : une étude sur des étudiants postbac en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lacan</w:t>
+                <w:t xml:space="preserve">Healthcare sustainability: the role of Artificial Intelligence acceptance by medical staff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.53-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990206v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agilité et résilience de l’« Industrie du futur » française pendant la pandémie de Covid-19 : aperçus d’un cadre multidimensionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Lima</w:t>
+                <w:t xml:space="preserve">Perception de la RSE et choix de l’employeur : une étude sur des étudiants postbac en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.27-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04314578v1</w:t>
+                <w:t xml:space="preserve">hal-04990206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Responsible Banking through the Application of Blockchain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital transformation of healthcare during the COVID-19 pandemic: Patients’ teleconsultation acceptance and trusting beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Schiavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.102547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.technovation.2022.102547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04314445v1</w:t>
+                <w:t xml:space="preserve">hal-03673268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Credibility and Emotions generated by Robot and Human Influencers: The perception of luxury brand representatives</w:t>
+                <w:t xml:space="preserve">COVID-19 and the future of teleworking: employees’ perception and acceptance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Duchemin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122255⟩</w:t>
+              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (3-4), pp.210-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.403.0210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314434v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need for uniqueness and word of mouth in disruptive innovation adoption: the context of self-quantification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t>
+                <w:t xml:space="preserve">Agilité et résilience de l’« Industrie du futur » française pendant la pandémie de Covid-19 : aperçus d’un cadre multidimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Brem</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haikel Elsabeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEM.2021.3067639⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531810v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital transformation of healthcare during the COVID-19 pandemic: Patients’ teleconsultation acceptance and trusting beliefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling Responsible Banking through the Application of Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul David Richard Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco Schiavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.technovation.2022.102547⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.17-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673268v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and the future of teleworking: employees’ perception and acceptance</w:t>
+                <w:t xml:space="preserve">Source Credibility and Emotions generated by Robot and Human Influencers: The perception of luxury brand representatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Ammi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g2000.403.0210⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.122255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563587v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’intelligence Artificielle dans les services clients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Conti</w:t>
+                <w:t xml:space="preserve">Need for uniqueness and word of mouth in disruptive innovation adoption: the context of self-quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Billot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Brem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.137.0069⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (6), pp.2006-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEM.2021.3067639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314286v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perceived credibility of human-like social robots: virtual influencers in a luxury and multicultural context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie de Boissieu</w:t>
+                <w:t xml:space="preserve">Impact de l’intelligence Artificielle dans les services clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JOCM-05-2023-0182⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137 (5), pp.69-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.137.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314353v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can blockchain enhance motivation to donate: the moderating impact of religion on donors' behavior in the USA's charity organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The perceived credibility of human-like social robots: virtual influencers in a luxury and multicultural context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (7), pp.1163-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOCM-05-2023-0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051740v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial: ``Better than Us'' Workers, Robots and the HRM of the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yichuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gravili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (7), pp.1097-1098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JOCM-11-2023-513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of ethical cosmetics: Health behaviors during the COVID ‐19 pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can blockchain enhance motivation to donate: the moderating impact of religion on donors' behavior in the USA's charity organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cb.2215⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.122524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314375v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleconsultation management in healthcare during the COVID-19 pandemic: the impact of perceived justice on satisfaction and Word-Of-Mouth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions of ethical cosmetics: Health behaviors during the COVID ‐19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of general management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/03063070211062995⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cb.2215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051861v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts and investigations of disruptive technologies for Industry 4.0</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teleconsultation management in healthcare during the COVID-19 pandemic: the impact of perceived justice on satisfaction and Word-Of-Mouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of general management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue: Managing the Healthcare Revolution, 48 (4), pp.339-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03063070211062995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04314450v1</w:t>
+                <w:t xml:space="preserve">hal-04051861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion publique de santé : perception de la cabine de télémédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Kondrateva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2307,700 +2333,687 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), pp.33-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmp.102.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enablers for the adoption of contactless payment during the COVID-19 pandemic: cross analysis between Asian and European regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t>
+                <w:t xml:space="preserve">Impacts and investigations of disruptive technologies for Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Wills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (4), pp.67-88. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp.121232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.394.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003324v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of advertising on users’ perceptions regarding the Internet of things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enablers for the adoption of contactless payment during the COVID-19 pandemic: cross analysis between Asian and European regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi H. Miraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.11.038⟩</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (4), pp.67-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.394.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448235v1</w:t>
+                <w:t xml:space="preserve">hal-04003324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acceptability of telemedicine cabins by the students</w:t>
+                <w:t xml:space="preserve">Impact of advertising on users’ perceptions regarding the Internet of things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.355-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404957v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The market challenge of wind turbine industry-renewable energy in PR China and Germany</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acceptability of telemedicine cabins by the students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben S.C. Liu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120631⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314456v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of blockchain in the luxury industry: supply chains and the traceability of goods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+                <w:t xml:space="preserve">The market challenge of wind turbine industry-renewable energy in PR China and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianwen Ariel Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Ammi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben S.C. Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JEIM-11-2020-0471⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.120631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268370v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients’ perceptions of teleconsultation during COVID-19: a cross-national study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3009,1536 +3022,1653 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Kondrateva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Schiavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 163, pp.120510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.techfore.2020.120510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peace engineering : the contribution of blockchain systems to the e-voting process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of blockchain in the luxury industry: supply chains and the traceability of goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Seulliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (5), pp.1318-1338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JEIM-11-2020-0471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972161v1</w:t>
+                <w:t xml:space="preserve">hal-03268370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Blockchain can impact financial services – The overview, challenges and recommendations from expert interviewees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peace engineering : the contribution of blockchain systems to the e-voting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhang</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianwen Xu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Seulliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 158, pp.120166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120166⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 162, pp.120397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314462v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations intrinsèques et extrinsèques des utilisateurs de systèmes de covoiturage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Lima</w:t>
+                <w:t xml:space="preserve">How Blockchain can impact financial services – The overview, challenges and recommendations from expert interviewees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Alawamleh</w:t>
+                <w:t xml:space="preserve">Qianwen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Seguin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jingqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.120166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314554v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of Telemedicine Cabin? The case of the French students’ acceptability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motivations intrinsèques et extrinsèques des utilisateurs de systèmes de covoiturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Ammi</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Alawamleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.futures.2020.102595⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928918v1</w:t>
+                <w:t xml:space="preserve">hal-04314554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding restaurant clients' intention to use mobile applications : a comparative study of France and Russia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The future of Telemedicine Cabin? The case of the French students’ acceptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Kondrateva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Information Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/JGIM.2020070101⟩</w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.102595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2020.102595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376365v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital transformation of external audit and its impact on corporate governance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najoua Elommal</w:t>
+                <w:t xml:space="preserve">Understanding restaurant clients' intention to use mobile applications : a comparative study of France and Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150, pp.119751. </w:t>
+              <w:t xml:space="preserve">Journal of Global Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (3), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/JGIM.2020070101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314467v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differing perceptions of the Smartwatch by users within developed countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The digital transformation of external audit and its impact on corporate governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Manita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Elommal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Fosso Wamba</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Information Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/JGIM.2020100101⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.119751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512543v1</w:t>
+                <w:t xml:space="preserve">hal-04314467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart home : highly-educated students' acceptance</w:t>
+                <w:t xml:space="preserve">Differing perceptions of the Smartwatch by users within developed countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Deboeuf-Rouchon</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fosso Wamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2018.06.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/JGIM.2020100101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292941v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employees' acceptance of the healthcare Internet of Things : a source of innovation in corporate human resource policies</w:t>
+                <w:t xml:space="preserve">Smart home : highly-educated students' acceptance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anneliese Lecouteux</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Deboeuf-Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.051⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.119355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2018.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291332v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de l’usabilité des outils d’innovation : le biais du genre dans l’utilisation du &amp;lt;i&amp;gt;business model canvas&amp;lt;i&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Employees' acceptance of the healthcare Internet of Things : a source of innovation in corporate human resource policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najoua Boufaden</w:t>
+                <w:t xml:space="preserve">Anneliese Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (3), pp.59-84. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.89 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.pr1.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292969v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de l’usabilité des outils d’innovation : le biais du genre dans l’utilisation du business model canvas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Perception de l’usabilité des outils d’innovation : le biais du genre dans l’utilisation du &amp;lt;i&amp;gt;business model canvas&amp;lt;i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos V.B.T. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Boufaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (3), pp.59. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+              <w:t xml:space="preserve">, 2018, 57 (3), pp.59-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.pr1.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02348483v1</w:t>
+                <w:t xml:space="preserve">hal-02292969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Model Canvas Acceptance among French Entrepreneurship Students: Principles for Enhancing Innovation Artefacts in Business Education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Perception de l’usabilité des outils d’innovation : le biais du genre dans l’utilisation du business model canvas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos V.B.T. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Boufaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0008⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (3), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr1.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292961v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02348483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation ouverte à distance et motivation des apprenants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dejoux</w:t>
+                <w:t xml:space="preserve">Business Model Canvas Acceptance among French Entrepreneurship Students: Principles for Enhancing Innovation Artefacts in Business Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos V.B.T. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.159-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.091.0039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02103572v1</w:t>
+                <w:t xml:space="preserve">hal-02292961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation ouverte à distance et motivation des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (1), pp.39-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.091.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02103572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des dimensions de la justice perçue sur la satisfaction dans le cadre de la gestion des réclamations sur Twitter : intégration de la dimension d'intimité sociale dans l'échelle de mesure de la justice interactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4554,1112 +4684,1384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 257, pp.23 - 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception and acceptability of metaverse in the professional sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference DTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Digital transformation for society, May 2024, Naple, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User’s perception and acceptance of Metaverse in education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference | DTS – 2024 (2nd edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Digital transformation for society, May 2024, Naple, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the Edtech shape the future of education? The acceptance of Metaverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on finance, economics, management and it business (FEMIB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication INSTICC, Apr 2023, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of advertising on users' perceptions: a cross national study on smartwatches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
+                <w:t xml:space="preserve">Impact de la mobilité sur le comportement générationnel du e-consommateur - luxe entre tradition et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Ammi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIEK 2021 : 14th Conference edition - Innovation, Management, and Governance for Sustainable Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Innovation, Entrepreneurship, and Knowledge (ACIEK), Jun 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">IMTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088791v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of digitalization on corporate treasury profession</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus perceptuels des parties prenantes de la mise en place d’un Métaverse dans le secteur des EdTech : la technologie disruptive au service d’une nouvelle expérience apprenante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michael Sahut</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEEC Business School (FR), John Molson School of Business, (Concordia University, CA), University of Jilin (CN), Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">DTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093464v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain Technology in Tourism Industry: New Perspectives</w:t>
+                <w:t xml:space="preserve">Testing the model for enabling responsible banking through the application of blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul David Richard Griffiths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMIB Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">DTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517307v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital natives’ paradox: adoption of telemedicine cabin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+                <w:t xml:space="preserve">Impact of advertising on users' perceptions: a cross national study on smartwatches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.16-18</w:t>
+              <w:t xml:space="preserve">ACIEK 2021 : 14th Conference edition - Innovation, Management, and Governance for Sustainable Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Innovation, Entrepreneurship, and Knowledge (ACIEK), Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505283v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Healthcare and Ethical Issues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taiyu Li</w:t>
+                <w:t xml:space="preserve">Impact of digitalization on corporate treasury profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujie Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Baudier</w:t>
+                <w:t xml:space="preserve">Jean-Michael Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEEC Business School (FR), John Molson School of Business, (Concordia University, CA), University of Jilin (CN), Dec 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314687v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acceptability of telemedicine cabin by students</w:t>
+                <w:t xml:space="preserve">Blockchain Technology in Tourism Industry: New Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Galina Kondrateva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNI Forum Innovation IX &amp; Summer School. "Innovation for Health, Innovation for Life"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">FEMIB Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264463v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employees' acceptance of wearable devices: source of innovation in corporate HR policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The digital natives’ paradox: adoption of telemedicine cabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anneliese Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RRI - VIII Forum Innovation. "Les nouveaux modes d'organisation des processus d'innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">19th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828651v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smart Healthcare and Ethical Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Conference on Finance, Economics, Management and IT Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.53-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007737200530059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The acceptability of telemedicine cabin by students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNI Forum Innovation IX &amp; Summer School. "Innovation for Health, Innovation for Life"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employees' acceptance of wearable devices: source of innovation in corporate HR policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneliese Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès RRI - VIII Forum Innovation. "Les nouveaux modes d'organisation des processus d'innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kodak ou la fin d'un mythe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyla Daidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NACRA 2013 : 54th Annual Conference of North American Case Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Victoria, British Columbia, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5669,133 +6071,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 6th International Conference on Finance, Economics, Management and IT Business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Arami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on finance, economics, management and it business (FEMIB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCITEPRESS - Science and Technology Publications, 134 p., 2024, 978-989-758-646-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0000177200003717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5805,756 +6207,756 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'une ville intelligente (Smart City) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.67-68, 2021, 100 questions/réponses, 978-2-340-04832-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les apports des objets connectés au sein des entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.136-137, 2021, 100 questions/réponses, 978-2-340-04832-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La télémédecine : une solution aux déserts médicaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.103-104, 2021, 100 questions/réponses, 978-2-340-04832-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont pour les individus, les avantages de l'utilisation d'une maison connectée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.138-139, 2021, 100 questions/réponses, 978-2-340-04832-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont pour les consommateurs les apports de la &amp;lt;i&amp;gt;blockchain&amp;lt;/i&amp;gt; en matière de traçabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.134-135, 2021, 100 questions/réponses, 978-2-340-04832-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health - Telemedicine: Decentralized Medical Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innov. Econ., Eng. and Manag. Handb. 2: Spec. Themes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, pp.167-171, 2021, 9781119832522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119832522.ch19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment définir les technologies disruptives comme l'intelligence artificielle, les objets connectés ou la &amp;lt;i&amp;gt;blockchain&amp;lt;/i&amp;gt; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.121-123, 2021, 100 questions/réponses, 978-2-340-04832-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword: FEMIB 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baudier, P., Arami, M. and Chang, V. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMIB 2020 - Proceedings of the 2nd International Conference on Finance, Economics, Management and IT Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SciTePress, pp.IX-X, 2020, 978-989758422-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword: FEMIB 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Arami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baudier, P.; Arami M.; Chang, V. and Bu, R. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMIB 2019 - 1st International Conference on Finance, Economics, Management and IT Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SciTePress, pp.ix-x, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6564,118 +6966,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cas. Kodak : la fin d'un mythe ? / cas NACRA 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyla Daidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6822,51 +7224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Kondrateva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ammi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-10-2024-0548" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Boissieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108447" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bally" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIMA.2024.10066307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-09-2024-0181" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2024.137028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0159" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dalmas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lacan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel Elsabeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1208" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Richard Griffiths" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122255" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2021.3067639" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Schiavone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2022.102547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.403.0210" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-05-2023-0182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122524" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schiavone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichuan Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-11-2023-513" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony de Vassoigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063070211062995" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wills" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121232" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918466v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.102.0033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi H. Miraz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.394.0067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.11.038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0075" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yian Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Ariel Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben S.C. Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120631" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-11-2020-0471" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.techfore.2020.120510" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seulliet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120397" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120166" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alawamleh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Seguin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0444" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102595" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.2020070101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Manita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Elommal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119751" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.2020100101" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292941v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deboeuf-Rouchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2018.06.043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291332v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Lecouteux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V.B.T. Lima" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.091.0039" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971994v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Germon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093464v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Sahut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Cao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyu Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Shi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007737200530059" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294401v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Arami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000177200003717" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326466v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330244v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330239v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119832522.ch19" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Kondrateva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ammi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-10-2024-0548" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Boissieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108447" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony de Vassoigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Arami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Germon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2025.108804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bally" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIMA.2024.10066307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-09-2024-0181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2024.137028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dalmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lacan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Schiavone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2022.102547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.403.0210" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel Elsabeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Richard Griffiths" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122255" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2021.3067639" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-05-2023-0182" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schiavone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichuan Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-11-2023-513" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2215" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063070211062995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.102.0033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wills" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121232" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi H. Miraz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.394.0067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.11.038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0075" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yian Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Ariel Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben S.C. Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120631" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.techfore.2020.120510" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-11-2020-0471" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seulliet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120397" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Xu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120166" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alawamleh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Seguin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0444" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102595" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.2020070101" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Manita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Elommal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119751" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.2020100101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deboeuf-Rouchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2018.06.043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Lecouteux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V.B.T. Lima" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103572v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.091.0039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Sahut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Cao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyu Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Shi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007737200530059" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000177200003717" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470112v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119832522.ch19" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>