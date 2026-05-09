--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -646,261 +646,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional, hedonic, and social motivated consumer innovativeness as a driver of word-of-mouth in smart object early adoptions: an empirical examination in two product categories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t>
+                <w:t xml:space="preserve">Healthcare sustainability: the role of Artificial Intelligence acceptance by medical staff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Brem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJTM.2024.137028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.53-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119857v1</w:t>
+                <w:t xml:space="preserve">hal-04584166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare sustainability: the role of Artificial Intelligence acceptance by medical staff</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+                <w:t xml:space="preserve">Functional, hedonic, and social motivated consumer innovativeness as a driver of word-of-mouth in smart object early adoptions: an empirical examination in two product categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Brem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44, pp.53-86. </w:t>
+              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (1-2), pp.226-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJTM.2024.137028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584166v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la RSE et choix de l’employeur : une étude sur des étudiants postbac en France</w:t>
               </w:r>
@@ -975,655 +975,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital transformation of healthcare during the COVID-19 pandemic: Patients’ teleconsultation acceptance and trusting beliefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agilité et résilience de l’« Industrie du futur » française pendant la pandémie de Covid-19 : aperçus d’un cadre multidimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Schiavone</w:t>
+                <w:t xml:space="preserve">Marie Haikel Elsabeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120, pp.102547. </w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.technovation.2022.102547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673268v1</w:t>
+                <w:t xml:space="preserve">hal-04314578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and the future of teleworking: employees’ perception and acceptance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling Responsible Banking through the Application of Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul David Richard Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g2000.403.0210⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.17-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563587v1</w:t>
+                <w:t xml:space="preserve">hal-04314445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agilité et résilience de l’« Industrie du futur » française pendant la pandémie de Covid-19 : aperçus d’un cadre multidimensionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source Credibility and Emotions generated by Robot and Human Influencers: The perception of luxury brand representatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Haikel Elsabeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Dalmas</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (4), </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.122255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314578v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Responsible Banking through the Application of Blockchain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19 and the future of teleworking: employees’ perception and acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0126⟩</w:t>
+              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (3-4), pp.210-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.403.0210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314445v1</w:t>
+                <w:t xml:space="preserve">hal-04563587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Credibility and Emotions generated by Robot and Human Influencers: The perception of luxury brand representatives</w:t>
+                <w:t xml:space="preserve">Digital transformation of healthcare during the COVID-19 pandemic: Patients’ teleconsultation acceptance and trusting beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie de Boissieu</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Duchemin</w:t>
+                <w:t xml:space="preserve">Francesco Schiavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 187, pp.122255. </w:t>
+              <w:t xml:space="preserve">Technovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.102547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.technovation.2022.102547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314434v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Need for uniqueness and word of mouth in disruptive innovation adoption: the context of self-quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Brem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (6), pp.2006-2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2288,862 +2288,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion publique de santé : perception de la cabine de télémédecine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of advertising on users’ perceptions regarding the Internet of things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.33-51. </w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.355-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.102.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918466v1</w:t>
+                <w:t xml:space="preserve">hal-03448235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts and investigations of disruptive technologies for Industry 4.0</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gary Wills</w:t>
+                <w:t xml:space="preserve">Gestion publique de santé : perception de la cabine de télémédecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121232⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.33-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.102.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314450v1</w:t>
+                <w:t xml:space="preserve">hal-03918466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enablers for the adoption of contactless payment during the COVID-19 pandemic: cross analysis between Asian and European regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t>
+                <w:t xml:space="preserve">Impacts and investigations of disruptive technologies for Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Wills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g2000.394.0067⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp.121232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003324v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of advertising on users’ perceptions regarding the Internet of things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enablers for the adoption of contactless payment during the COVID-19 pandemic: cross analysis between Asian and European regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi H. Miraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 141, pp.355-366. </w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (4), pp.67-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.11.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/g2000.394.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448235v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acceptability of telemedicine cabins by the students</w:t>
+                <w:t xml:space="preserve">Peace engineering : the contribution of blockchain systems to the e-voting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seulliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0075⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.120397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404957v1</w:t>
+                <w:t xml:space="preserve">hal-02972161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The market challenge of wind turbine industry-renewable energy in PR China and Germany</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acceptability of telemedicine cabins by the students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben S.C. Liu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120631⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314456v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ perceptions of teleconsultation during COVID-19: a cross-national study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The market challenge of wind turbine industry-renewable energy in PR China and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianwen Ariel Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francesco Schiavone</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben S.C. Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 163, pp.120510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.techfore.2020.120510⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 166, pp.120631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052149v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of blockchain in the luxury industry: supply chains and the traceability of goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3175,977 +3162,990 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (5), pp.1318-1338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JEIM-11-2020-0471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peace engineering : the contribution of blockchain systems to the e-voting process</w:t>
+                <w:t xml:space="preserve">Patients’ perceptions of teleconsultation during COVID-19: a cross-national study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Kondrateva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Seulliet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Schiavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 162, pp.120397. </w:t>
+              <w:t xml:space="preserve">, 2021, 163, pp.120510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.techfore.2020.120510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972161v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Blockchain can impact financial services – The overview, challenges and recommendations from expert interviewees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differing perceptions of the Smartwatch by users within developed countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Zhang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Fosso Wamba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/JGIM.2020100101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314462v1</w:t>
+                <w:t xml:space="preserve">hal-02512543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations intrinsèques et extrinsèques des utilisateurs de systèmes de covoiturage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart home : highly-educated students' acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bjorn Seguin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Deboeuf-Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0444⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.119355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2018.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314554v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of Telemedicine Cabin? The case of the French students’ acceptability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Blockchain can impact financial services – The overview, challenges and recommendations from expert interviewees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianwen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 122, pp.102595. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.120166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.futures.2020.102595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928918v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding restaurant clients' intention to use mobile applications : a comparative study of France and Russia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The future of Telemedicine Cabin? The case of the French students’ acceptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Kondrateva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ammi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Information Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (3), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.102595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/JGIM.2020070101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2020.102595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376365v1</w:t>
+                <w:t xml:space="preserve">hal-02928918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital transformation of external audit and its impact on corporate governance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motivations intrinsèques et extrinsèques des utilisateurs de systèmes de covoiturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Manita</w:t>
+                <w:t xml:space="preserve">Karim Alawamleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najoua Elommal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
+                <w:t xml:space="preserve">Bjorn Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150, pp.119751. </w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314467v1</w:t>
+                <w:t xml:space="preserve">hal-04314554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differing perceptions of the Smartwatch by users within developed countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding restaurant clients' intention to use mobile applications : a comparative study of France and Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Fosso Wamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28 (4), pp.1-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/JGIM.2020100101⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 28 (3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/JGIM.2020070101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512543v1</w:t>
+                <w:t xml:space="preserve">hal-02376365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart home : highly-educated students' acceptance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The digital transformation of external audit and its impact on corporate governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Manita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Elommal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Deboeuf-Rouchon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153, pp.119355. </w:t>
+              <w:t xml:space="preserve">, 2020, 150, pp.119751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2018.06.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292941v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employees' acceptance of the healthcare Internet of Things : a source of innovation in corporate human resource policies</w:t>
               </w:r>
@@ -5227,51 +5227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the model for enabling responsible banking through the application of blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul David Richard Griffiths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5467,221 +5467,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain Technology in Tourism Industry: New Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The digital natives’ paradox: adoption of telemedicine cabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMIB Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">19th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517307v1</w:t>
+                <w:t xml:space="preserve">hal-05505283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital natives’ paradox: adoption of telemedicine cabin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blockchain Technology in Tourism Industry: New Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.16-18</w:t>
+              <w:t xml:space="preserve">FEMIB Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505283v1</w:t>
+                <w:t xml:space="preserve">hal-05517307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Healthcare and Ethical Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6111,51 +6111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Arami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on finance, economics, management and it business (FEMIB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCITEPRESS - Science and Technology Publications, 134 p., 2024, 978-989-758-646-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6875,51 +6875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Arami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baudier, P.; Arami M.; Chang, V. and Bu, R. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMIB 2019 - 1st International Conference on Finance, Economics, Management and IT Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SciTePress, pp.ix-x, 2019</w:t>
@@ -7224,51 +7224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Kondrateva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ammi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-10-2024-0548" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Boissieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108447" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony de Vassoigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Arami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Germon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2025.108804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bally" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIMA.2024.10066307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-09-2024-0181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2024.137028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dalmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lacan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Schiavone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2022.102547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.403.0210" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel Elsabeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Richard Griffiths" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122255" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2021.3067639" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-05-2023-0182" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schiavone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichuan Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-11-2023-513" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2215" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063070211062995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.102.0033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wills" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121232" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi H. Miraz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.394.0067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.11.038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0075" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yian Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Ariel Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben S.C. Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120631" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.techfore.2020.120510" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-11-2020-0471" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seulliet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120397" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Xu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120166" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alawamleh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Seguin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0444" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102595" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.2020070101" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Manita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Elommal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119751" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.2020100101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deboeuf-Rouchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2018.06.043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Lecouteux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V.B.T. Lima" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103572v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.091.0039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Sahut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Cao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyu Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Shi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007737200530059" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000177200003717" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470112v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119832522.ch19" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Kondrateva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ammi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-10-2024-0548" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Boissieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108447" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony de Vassoigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Arami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Germon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2025.108804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bally" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIMA.2024.10066307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-09-2024-0181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0159" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2024.137028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dalmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lacan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel Elsabeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Richard Griffiths" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.403.0210" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Schiavone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2022.102547" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2021.3067639" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-05-2023-0182" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schiavone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichuan Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-11-2023-513" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2215" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063070211062995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.11.038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.102.0033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wills" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121232" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi H. Miraz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.394.0067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seulliet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120397" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yian Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Ariel Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben S.C. Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120631" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-11-2020-0471" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.techfore.2020.120510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.2020100101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deboeuf-Rouchon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2018.06.043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Xu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120166" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102595" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alawamleh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Seguin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.2020070101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Manita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Elommal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119751" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Lecouteux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V.B.T. Lima" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103572v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.091.0039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Sahut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517307v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Cao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyu Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Shi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007737200530059" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000177200003717" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470112v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119832522.ch19" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>