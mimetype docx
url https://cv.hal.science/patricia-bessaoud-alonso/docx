--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -793,378 +793,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pères analyseurs de l’institution familiale contemporaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 30 (2), pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.030.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LES RELATIONS INTRAFAMILIALES DE L’ADOLESCENCE A L’AGE ADULTE : LA TRAJECTOIRE DE SOPHIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia em Revista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (2), pp.647-658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5752/P.1678-9563.2019v25n2p647-658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les pères analyseurs de l’institution familiale contemporaine ?</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des professionnels qui doivent faire avec les contradictions institutionnelles des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nrp.030.0083⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°112 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.112.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille comme institution entre pratiques sociales et éducatives. Un dialogue France- Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Carvalho Romagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 65 (1), pp.XXVI. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/graph.065.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003803v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03133291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les implications affectives et professionnelles dans la relation familles-équipe de soins</w:t>
               </w:r>
@@ -2152,2854 +2152,2854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'importance des affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemin(s) faisant : Trajectoires et déviations en sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FrED, Université de Limoges, May 2023, Limoges (Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations parents-professionnels : Comment construire un dialogue inclusif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Crispi-Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la recherche en Education et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international, d’Actualité de la Recherche en Éducation et en Formation (AREF), Sep 2023, Lausane, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels dialogues école-parent pour la réussite des élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Sompayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école primaire au 21 siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy-Pontoise, Oct 2023, Cergy (Univesité de Cergy-Pontoise), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation scientifique Symposium « Penser les transformations de l’école : Quelles alternatives sont mises en débat par les acteurs de l’école aujourd’hui » Colloque international « L’école primaire au 21 siècle », Université de Cergy-Pontoise, 12-14 octobre 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école primaire au 21 siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy-Pontoise, EMA, Oct 2023, Cergy (Univesité de Cergy-Pontoise), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Implication dans la recherché entre histoire et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Henry-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque inter-aref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Nanterre, Nov 2023, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quels dialogues école-parent pour la réussite des élèves ?</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation scientifique Symposium « Diversité de l’accompagnement des adolescences », Colloque international Les adolescences aujourd’hui penser leur bien être en contexte scolaire et hors scolaire, Université Jean Monet, Saint-Etienne, 19-20 mai 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les adolescences aujourd’hui penser leur bien être en contexte scolaire et hors scolaire,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monet, Saint-Etienne, May 2021, Saint- Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre familles et institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conditions de la confiance et du dialogue entre familles et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etats généraux cité éducative Orlèans, Oct 2020, Orlèans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescences rurales en terre Limousine : quelle réalité des inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Penser les inégalités dans l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sorbonne, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles connaissances produites lors d’une recherche avec des adolescents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs d’accompagnement à la parentalité : une analyse socio-clinique, Journée d’études « Penser les dispositifs Familles-institutions : enjeux de la parentalité contemporaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les dispositifs Familles-institutions : enjeux de la parentalité contemporaine ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 13, Mar 2018, Villetaneuse (Université Paris 13), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence : Qu'est-ce qu'une famille contemporaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Parentalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire départemental de la protection de l’enfance de Haute-Vienne, Oct 2018, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité d’un dispositif narratif co-construit avec des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les sciences humaines et sociales à l’épreuve du terrain : logique d’enquête, approches narratives et dynamiques coopératives depuis l’école de Chicago », Université de Tours 15-17 novembre 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Nov 2018, Tours (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé de la famille au Brésil : L’exemple d’une équipe au sein d’une communauté sans terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, Education à la santé et citoyenneté, quelles préventions, quelles solidarités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unirès, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité scientifique et d'organisation : Politique et recherche « avec », Symposium international, réseau international interdisciplinaire francophone Recherche avec.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international, Politique et recherche avec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau international interdisciplinaire francophone Recherche avec, Apr 2018, Limoges (ENSA), Ligoure, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un passage à l'autre : les moments d'un groupe adolescent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque 2018: « Adolescence terminée, adolescence interminable? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEI Réseau International Adolescence Contemporaine et Environnement Incertain, Oct 2018, Jounieth, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels dispositifs pour la recherche « avec », Omo fazemos pesquisas como os participantes ? (conférence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels dispositifs pour la recherche « avec » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sao Paulo, EERP, Oct 2017, Ribearo Preto, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets du voyage sur les parcours des étudiants, des enseignants, des formateurs : Quelles figures de l’altérité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cergy-Pontoise, Oct 2023, Cergy (Univesité de Cergy-Pontoise), France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Voyage et formation de soi. Se former à l’épreuve de l’ailleurs et de la rencontre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FrED, Université de Limoges, May 2023, Limoges (Université), France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation et préparation de l’atelier Altérité et production des subjectivités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international Recherche avec, Université fédérale Fluminense NiteroÏ, Brésil.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université fédérale Fluminense NiteroÏ, Brésil, Réseau recherche avec, Apr 2016, NiteroÏ, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les relations parents-professionnels : Comment construire un dialogue inclusif ?</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité et production des subjectivités,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international Recherche avec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, avec, Université fédérale Fluminense, NiteroÏ, Brésil, Apr 2016, Niteroi (Brésil), Universidade Federal Fluminense, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs et actions collectives individus et familles précaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international, d’Actualité de la Recherche en Éducation et en Formation (AREF), Sep 2023, Lausane, Suisse</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiplication des précarités quelles interventions sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIFRIS (Association Internationale pour la Formation, la Recherche et l'Intervention Sociale), Jul 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cergy-Pontoise, EMA, Oct 2023, Cergy (Univesité de Cergy-Pontoise), France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence : L’éthique en France : quel cadre pour quelles recherches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international Recherche avec, Université d’Ottawa.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau recherche avec, Université d'Ottawa, Apr 2014, Ottawa - Université, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Monet, Saint-Etienne, May 2021, Saint- Etienne, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international organisation scientifique “Féminin Masculin” hier et aujourd’hui, ici et maintenant » Animation atelier : Éducation et socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Féminin Masculin” hier et aujourd’hui, ici et maintenant »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, FRED, ALEC., Mar 2013, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Etats généraux cité éducative Orlèans, Oct 2020, Orlèans, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réflexivité en contextes de diversité : un carrefour des sciences humaines », clôture synthèse avec Aude Bretiginer CREN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Réflexivité en contextes de diversité : un carrefour des sciences humaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges DYNADIV, Dec 2010, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 13, Mar 2018, Villetaneuse (Université Paris 13), France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif d'élaboration d'une parole audible.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effets des recherches socio-cliniques sur les pratiques étudiées : Enquêter, Intervenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès international AREF (Actualité de la Recherche en Education et en Formation ), Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Sorbonne, Nov 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités et récits à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Figures d’adolescents et processus adolescents dans nos recherches et dans notre clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRCEFT, Université Paris 8., Sep 2012, Saint-Denis (Université Paris 8 Vincennes–Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation scientifique de la journée d’études « Violences et intimité » L’intimité à l’adolescence : une question politique et éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études « Violences et intimité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, FRED, Réseau ALEC, Mar 2012, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ACEI Réseau International Adolescence Contemporaine et Environnement Incertain, Oct 2018, Jounieth, Liban</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation de la parole entre pairs et effets du partenariat sur le dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Parents-Institution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy Pontoise, EMA, Université de Limoges, FRED, Oct 2012, Cergy-Pontoise (Université de), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire départemental de la protection de l’enfance de Haute-Vienne, Oct 2018, Limoges, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation spécialisée au Maghreb avant et après les indépendances ». Animation de « Des éducateurs venus de la métropole dans les années 1950 : cadres, experts, militants ? Pour quelles missions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études CNAHES (Conservatoire national des archives de l’éducation spécialisée) et CIRCEFT, Université Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAHES, Université de Paris 8, Nov 2009, Saint-denis, Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Nov 2018, Tours (FR), France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d’adolescents ordinaires : âge et relations de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Genre et parcours de vie : Enfance, Adolescence et Vieillissement ». MSH Lorraine, USR CNRS Nancy 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unirès, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autopsie d’une histoire familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AISLF, Être en société le lien social à l’épreuve des cultures. GT 02 Transmissions et mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, réseau international interdisciplinaire francophone Recherche avec, Apr 2018, Limoges (ENSA), Ligoure, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonialité et postcolonialité : le sujet pris dans l’état.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de psychopathologie et psychanalyse du lien social : Le sujet résiste t’il à la nouvelle société de marché ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULP Strasbourg, Mar 2006, Strasbourg (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sao Paulo, EERP, Oct 2017, Ribearo Preto, Brésil</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire familiale et collective à la frontière du social et des subjectivités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AISLF, L’individu social, autres réalités, autres sociologies ? ; sociologie clinique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF - Université de Tours, Jul 2004, Tours (Université de Tours), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire familiale et collective dans l’Algérie coloniale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Transmission, mémoire et traumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de psychologie de l’Université Marc Bloch Strasbourg, Universités d’Oran et d’Alger., May 2003, Strasbourg (Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...205 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...935 lines deleted...]
-                <w:t xml:space="preserve">hal-05010370v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique de socio-clinique institutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://lexiquesci.hypotheses.org/298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire Familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la sociologie clinique, Agnès Van Develde-Rougale et Pascal Fugier (dir.). Toulouse : Eres.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité des adolescences Enquêter en contextes divers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ social, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.bessa.2024.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institution familiale entre continuité et ruptures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Savoir et Formation, 9782343192840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs dans la « recherche avec » Regards croisés en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 9782343136455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles et institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PULIM. 2016, 978-2-84287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385484v1</w:t>
-              </w:r>
-[...194 lines deleted...]
-                <w:t xml:space="preserve">hal-05010716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5244,247 +5244,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">– Être parent une aventure !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parents, professionnels renforcer les ressources du territoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Argenteuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence et réflexions autour de la question éthique (conférence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réflexions éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Re-politiser la recherche (conférence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Ribearo Preto, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012145v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05012148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6397,50 +6397,125 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renforcer la cohérence et la coordination des réponses aux attentes des familles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FrED Université de Limoges, PREFASS Limousin. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participation à la démarche évaluative du Cinquième Plan Départemental d’Action pour le Logement des Personnes Défavorisées (PDALPD) de la Corrèze.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6468,132 +6543,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fressinel-Mesquita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FrED Université de Limoges, PREFASS Limousin. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010066v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-05010059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6851,51 +6851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Colombe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Venicio Esper" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Ant&#244;nio Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeferson Santos Ara&#250;jo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-54702025v31e0079" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Castanheira Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Da Silva Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Fagundes Carvalho Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lima Dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Nori&#233; Araujo-Betetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Silva De Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-12083-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Esper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04502565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.229.0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.1678-9563.2019v25n2p647-658" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cl&#233;ment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.030.0083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Carvalho Romagnoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.065.0090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen da Silva Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-0292/1656" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/dire.342" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01079093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Henry-Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sompayrac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Crispi-Verde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01079808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bessa.2024.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fressinel-Mesquita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649861v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05014736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Vicks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05014726v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Colombe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Venicio Esper" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Ant&#244;nio Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeferson Santos Ara&#250;jo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-54702025v31e0079" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Castanheira Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Da Silva Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Fagundes Carvalho Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lima Dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Nori&#233; Araujo-Betetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Silva De Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-12083-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Esper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04502565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.229.0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.030.0083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.1678-9563.2019v25n2p647-658" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Carvalho Romagnoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.065.0090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen da Silva Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-0292/1656" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/dire.342" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01079093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Crispi-Verde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sompayrac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Henry-Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01079808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bessa.2024.01" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fressinel-Mesquita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649861v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05014736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Vicks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05014726v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>