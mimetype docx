--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -962,209 +962,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La famille comme institution entre pratiques sociales et éducatives. Un dialogue France- Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Carvalho Romagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 65 (1), pp.XXVI. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.065.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des professionnels qui doivent faire avec les contradictions institutionnelles des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°112 (2), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cnx.112.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133291v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05003803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les implications affectives et professionnelles dans la relation familles-équipe de soins</w:t>
               </w:r>
@@ -2152,2854 +2152,2854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels dialogues école-parent pour la réussite des élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Sompayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école primaire au 21 siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy-Pontoise, Oct 2023, Cergy (Univesité de Cergy-Pontoise), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'importance des affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemin(s) faisant : Trajectoires et déviations en sciences de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FrED, Université de Limoges, May 2023, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations parents-professionnels : Comment construire un dialogue inclusif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Crispi-Verde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la recherche en Education et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international, d’Actualité de la Recherche en Éducation et en Formation (AREF), Sep 2023, Lausane, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quels dialogues école-parent pour la réussite des élèves ?</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation scientifique Symposium « Penser les transformations de l’école : Quelles alternatives sont mises en débat par les acteurs de l’école aujourd’hui » Colloque international « L’école primaire au 21 siècle », Université de Cergy-Pontoise, 12-14 octobre 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école primaire au 21 siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy-Pontoise, EMA, Oct 2023, Cergy (Univesité de Cergy-Pontoise), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implication dans la recherché entre histoire et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cergy-Pontoise, Oct 2023, Cergy (Univesité de Cergy-Pontoise), France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Henry-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque inter-aref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre, Nov 2023, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cergy-Pontoise, EMA, Oct 2023, Cergy (Univesité de Cergy-Pontoise), France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation scientifique Symposium « Diversité de l’accompagnement des adolescences », Colloque international Les adolescences aujourd’hui penser leur bien être en contexte scolaire et hors scolaire, Université Jean Monet, Saint-Etienne, 19-20 mai 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les adolescences aujourd’hui penser leur bien être en contexte scolaire et hors scolaire,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monet, Saint-Etienne, May 2021, Saint- Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Implication dans la recherché entre histoire et mémoire</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre familles et institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conditions de la confiance et du dialogue entre familles et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etats généraux cité éducative Orlèans, Oct 2020, Orlèans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescences rurales en terre Limousine : quelle réalité des inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Penser les inégalités dans l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sorbonne, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles connaissances produites lors d’une recherche avec des adolescents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs d’accompagnement à la parentalité : une analyse socio-clinique, Journée d’études « Penser les dispositifs Familles-institutions : enjeux de la parentalité contemporaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les dispositifs Familles-institutions : enjeux de la parentalité contemporaine ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 13, Mar 2018, Villetaneuse (Université Paris 13), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence : Qu'est-ce qu'une famille contemporaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Parentalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire départemental de la protection de l’enfance de Haute-Vienne, Oct 2018, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité d’un dispositif narratif co-construit avec des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les sciences humaines et sociales à l’épreuve du terrain : logique d’enquête, approches narratives et dynamiques coopératives depuis l’école de Chicago », Université de Tours 15-17 novembre 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Nov 2018, Tours (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité scientifique et d'organisation : Politique et recherche « avec », Symposium international, réseau international interdisciplinaire francophone Recherche avec.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international, Politique et recherche avec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau international interdisciplinaire francophone Recherche avec, Apr 2018, Limoges (ENSA), Ligoure, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé de la famille au Brésil : L’exemple d’une équipe au sein d’une communauté sans terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, Education à la santé et citoyenneté, quelles préventions, quelles solidarités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unirès, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un passage à l'autre : les moments d'un groupe adolescent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque 2018: « Adolescence terminée, adolescence interminable? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEI Réseau International Adolescence Contemporaine et Environnement Incertain, Oct 2018, Jounieth, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels dispositifs pour la recherche « avec », Omo fazemos pesquisas como os participantes ? (conférence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels dispositifs pour la recherche « avec » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sao Paulo, EERP, Oct 2017, Ribearo Preto, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets du voyage sur les parcours des étudiants, des enseignants, des formateurs : Quelles figures de l’altérité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Nanterre, Nov 2023, Nanterre (92), France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Voyage et formation de soi. Se former à l’épreuve de l’ailleurs et de la rencontre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Monet, Saint-Etienne, May 2021, Saint- Etienne, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation et préparation de l’atelier Altérité et production des subjectivités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international Recherche avec, Université fédérale Fluminense NiteroÏ, Brésil.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université fédérale Fluminense NiteroÏ, Brésil, Réseau recherche avec, Apr 2016, NiteroÏ, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Etats généraux cité éducative Orlèans, Oct 2020, Orlèans, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité et production des subjectivités,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international Recherche avec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, avec, Université fédérale Fluminense, NiteroÏ, Brésil, Apr 2016, Niteroi (Brésil), Universidade Federal Fluminense, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Sorbonne, Nov 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs et actions collectives individus et familles précaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiplication des précarités quelles interventions sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIFRIS (Association Internationale pour la Formation, la Recherche et l'Intervention Sociale), Jul 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence : L’éthique en France : quel cadre pour quelles recherches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international Recherche avec, Université d’Ottawa.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau recherche avec, Université d'Ottawa, Apr 2014, Ottawa - Université, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 13, Mar 2018, Villetaneuse (Université Paris 13), France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international organisation scientifique “Féminin Masculin” hier et aujourd’hui, ici et maintenant » Animation atelier : Éducation et socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Féminin Masculin” hier et aujourd’hui, ici et maintenant »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, FRED, ALEC., Mar 2013, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire départemental de la protection de l’enfance de Haute-Vienne, Oct 2018, Limoges, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réflexivité en contextes de diversité : un carrefour des sciences humaines », clôture synthèse avec Aude Bretiginer CREN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Réflexivité en contextes de diversité : un carrefour des sciences humaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges DYNADIV, Dec 2010, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Nov 2018, Tours (FR), France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif d'élaboration d'une parole audible.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effets des recherches socio-cliniques sur les pratiques étudiées : Enquêter, Intervenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès international AREF (Actualité de la Recherche en Education et en Formation ), Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Unirès, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités et récits à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Figures d’adolescents et processus adolescents dans nos recherches et dans notre clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRCEFT, Université Paris 8., Sep 2012, Saint-Denis (Université Paris 8 Vincennes–Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, réseau international interdisciplinaire francophone Recherche avec, Apr 2018, Limoges (ENSA), Ligoure, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation scientifique de la journée d’études « Violences et intimité » L’intimité à l’adolescence : une question politique et éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études « Violences et intimité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, FRED, Réseau ALEC, Mar 2012, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ACEI Réseau International Adolescence Contemporaine et Environnement Incertain, Oct 2018, Jounieth, Liban</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation de la parole entre pairs et effets du partenariat sur le dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Parents-Institution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy Pontoise, EMA, Université de Limoges, FRED, Oct 2012, Cergy-Pontoise (Université de), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sao Paulo, EERP, Oct 2017, Ribearo Preto, Brésil</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation spécialisée au Maghreb avant et après les indépendances ». Animation de « Des éducateurs venus de la métropole dans les années 1950 : cadres, experts, militants ? Pour quelles missions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études CNAHES (Conservatoire national des archives de l’éducation spécialisée) et CIRCEFT, Université Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAHES, Université de Paris 8, Nov 2009, Saint-denis, Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jun 2017, Rennes, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d’adolescents ordinaires : âge et relations de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Genre et parcours de vie : Enfance, Adolescence et Vieillissement ». MSH Lorraine, USR CNRS Nancy 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université fédérale Fluminense NiteroÏ, Brésil, Réseau recherche avec, Apr 2016, NiteroÏ, Brésil</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autopsie d’une histoire familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AISLF, Être en société le lien social à l’épreuve des cultures. GT 02 Transmissions et mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, avec, Université fédérale Fluminense, NiteroÏ, Brésil, Apr 2016, Niteroi (Brésil), Universidade Federal Fluminense, Brésil</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonialité et postcolonialité : le sujet pris dans l’état.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de psychopathologie et psychanalyse du lien social : Le sujet résiste t’il à la nouvelle société de marché ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULP Strasbourg, Mar 2006, Strasbourg (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, AIFRIS (Association Internationale pour la Formation, la Recherche et l'Intervention Sociale), Jul 2015, Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire familiale et collective à la frontière du social et des subjectivités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AISLF, L’individu social, autres réalités, autres sociologies ? ; sociologie clinique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF - Université de Tours, Jul 2004, Tours (Université de Tours), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau recherche avec, Université d'Ottawa, Apr 2014, Ottawa - Université, Canada</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire familiale et collective dans l’Algérie coloniale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Transmission, mémoire et traumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de psychologie de l’Université Marc Bloch Strasbourg, Universités d’Oran et d’Alger., May 2003, Strasbourg (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...779 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralité des adolescences Enquêter en contextes divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.bessa.2024.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institution familiale entre continuité et ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Savoir et Formation, 9782343192840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs dans la « recherche avec » Regards croisés en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 9782343136455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles et institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM. 2016, 978-2-84287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique de socio-clinique institutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://lexiquesci.hypotheses.org/298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire Familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la sociologie clinique, Agnès Van Develde-Rougale et Pascal Fugier (dir.). Toulouse : Eres.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010716v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-01385484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5244,247 +5244,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Re-politiser la recherche (conférence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Ribearo Preto, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">– Être parent une aventure !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parents, professionnels renforcer les ressources du territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Argenteuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et réflexions autour de la question éthique (conférence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexions éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012148v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05012145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6851,51 +6851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Colombe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Venicio Esper" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Ant&#244;nio Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeferson Santos Ara&#250;jo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-54702025v31e0079" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Castanheira Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Da Silva Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Fagundes Carvalho Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lima Dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Nori&#233; Araujo-Betetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Silva De Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-12083-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Esper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04502565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.229.0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.030.0083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.1678-9563.2019v25n2p647-658" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Carvalho Romagnoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.065.0090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen da Silva Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-0292/1656" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/dire.342" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01079093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Crispi-Verde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sompayrac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Henry-Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01079808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bessa.2024.01" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fressinel-Mesquita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649861v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05014736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Vicks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05014726v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Colombe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Venicio Esper" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Ant&#244;nio Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeferson Santos Ara&#250;jo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-54702025v31e0079" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Castanheira Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Da Silva Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Fagundes Carvalho Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lima Dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Nori&#233; Araujo-Betetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Silva De Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-12083-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Esper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04502565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.229.0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.030.0083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.1678-9563.2019v25n2p647-658" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Carvalho Romagnoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.065.0090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen da Silva Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-0292/1656" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/dire.342" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01079093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sompayrac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Crispi-Verde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Henry-Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01079808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bessa.2024.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fressinel-Mesquita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01385571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649861v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05014736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01166900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Vicks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05014726v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>