--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -495,2444 +495,2444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological mechanisms underlying priming of vascular plant material in the presence of diatoms</w:t>
+                <w:t xml:space="preserve">Cellular Damage of Bacteria Attached to Senescent Phytoplankton Cells as a Result of the Transfer of Photochemically Produced Singlet Oxygen: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01999⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11061565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286759v1</w:t>
+                <w:t xml:space="preserve">hal-04286728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet oxygen‐induced alteration of bacteria associated with phytodetritus: Effect of irradiance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Biological mechanisms underlying priming of vascular plant material in the presence of diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurie Casalot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Portas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Rontani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ts Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (5), pp.980-988. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.99-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.13376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame01999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286500v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Damage of Bacteria Attached to Senescent Phytoplankton Cells as a Result of the Transfer of Photochemically Produced Singlet Oxygen: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singlet oxygen‐induced alteration of bacteria associated with phytodetritus: Effect of irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Rontani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Jean‐françois Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (6), pp.1565. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), pp.980-988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11061565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286728v1</w:t>
+                <w:t xml:space="preserve">hal-04286500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of coupled DNRA-Anammox during nitrate removal in a highly saline lake</w:t>
+                <w:t xml:space="preserve">Dry-Wet Cycles Affect Nitrous Oxide Emissions Across Aquatic-Terrestrial Interfaces: A Mesocosms Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Valiente</w:t>
+                <w:t xml:space="preserve">Renata Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jirsa</w:t>
+                <w:t xml:space="preserve">Gabriele Weigelhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hein</w:t>
+                <w:t xml:space="preserve">Matthias Pucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wanek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Prommer</w:t>
+                <w:t xml:space="preserve">Rebecca Clare Hood-Nowotny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150726⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsoil.2022.849210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427431v1</w:t>
+                <w:t xml:space="preserve">hal-03844523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-Wet Cycles Affect Nitrous Oxide Emissions Across Aquatic-Terrestrial Interfaces: A Mesocosms Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of coupled DNRA-Anammox during nitrate removal in a highly saline lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Pinto</w:t>
+                <w:t xml:space="preserve">F. Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Weigelhofer</w:t>
+                <w:t xml:space="preserve">T. Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Pucher</w:t>
+                <w:t xml:space="preserve">W. Wanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Clare Hood-Nowotny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">J. Prommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806, pp.150726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsoil.2022.849210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844523v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Methanogenic Shift but Divergent Syntrophic Partners in Anaerobic Digesters Exposed to Direct versus Successive Ammonium Additions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ecosystem maturity modulates greenhouse gases fluxes from artificial lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.00805-21⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 760, pp.144046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435672v1</w:t>
+                <w:t xml:space="preserve">hal-03110280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability and stress state of bacteria associated with primary production or zooplankton-derived suspended particulate matter in summer along a transect in Baffin Bay (Arctic Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Stress Signals of Their Attached Bacteria to Monitor Sympagic Algae Preservation in Canadian Arctic Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145252⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154542v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563636v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of enriched hyperthermophilic microbial communities from a deep-sea hydrothermal vent chimney under electrolithoautotrophic culture conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Godfroy</w:t>
+                <w:t xml:space="preserve">Similar Methanogenic Shift but Divergent Syntrophic Partners in Anaerobic Digesters Exposed to Direct versus Successive Ammonium Additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/Spectrum.00805-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94135-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03427430v1</w:t>
+                <w:t xml:space="preserve">hal-03435672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Grenz</w:t>
+                <w:t xml:space="preserve">Viability and stress state of bacteria associated with primary production or zooplankton-derived suspended particulate matter in summer along a transect in Baffin Bay (Arctic Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cesbron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lara Pozzato</w:t>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 770, pp.145252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249104v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Stress Signals of Their Attached Bacteria to Monitor Sympagic Algae Preservation in Canadian Arctic Sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Burot</w:t>
+                <w:t xml:space="preserve">Identification of enriched hyperthermophilic microbial communities from a deep-sea hydrothermal vent chimney under electrolithoautotrophic culture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122626⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94135-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525505v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity and lipid biomarkers in sea ice and sinking particulate organic material during the melt season in the Canadian Arctic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.2019.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03424293v1</w:t>
+                <w:t xml:space="preserve">hal-03563636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Bacterial diversity and lipid biomarkers in sea ice and sinking particulate organic material during the melt season in the Canadian Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barani</w:t>
+                <w:t xml:space="preserve">Fabrice Armougom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Boeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Eléonore Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2019.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356668v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thriving of hyperthermophilic microbial communities from a deep-sea sulfidic hydrothermal chimney under electrolithoautotrophic conditions with nitrate as electron acceptor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
+                <w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427429v1</w:t>
+                <w:t xml:space="preserve">hal-03356668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem maturity modulates greenhouse gases fluxes from artificial lakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Daufresne</w:t>
+                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03110280v1</w:t>
+                <w:t xml:space="preserve">hal-03427429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-omics Provides Insights into the Impact of Hydrocarbon Contamination on Microbial Mat Functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress factors resulting from the Arctic vernal sea-ice melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Aubé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Jeziorski</w:t>
+                <w:t xml:space="preserve">Guillaume Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01493-x⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065790v1</w:t>
+                <w:t xml:space="preserve">hal-03458308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and light determine the pathways of nitrate reduction in a highly saline lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-omics Provides Insights into the Impact of Hydrocarbon Contamination on Microbial Mat Functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Senin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Valiente</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Céline Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-2020-20⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (2), pp.286-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01493-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022672v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress factors resulting from the Arctic vernal sea-ice melt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Oxygen and light determine the pathways of nitrate reduction in a highly saline lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Wanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-2020-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458308v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2983,103 +2983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of biotic degradation of terrestrial particulate organic matter in an estuarine salinity gradient: Interactive effects of organic matter pools and changes of bacterial communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairie-Aimée Galeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 83 (2), pp.147 - 159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3126,90 +3126,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of electron acceptor (MnIV/NO3) triggers differential expression of genes associated with stress and ammonium limitation responses in Shewanella algae C6G3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernandez -Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -3273,77 +3273,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Zaghmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Armougom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 130, pp.76 - 83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3390,51 +3390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and transcriptional approaches reveal connection between nitrogen and manganese cycles in Shewanella algae C6G3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Iobbi-Nivol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,2990 +3635,2990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The impact of long-term hydrocarbon exposure on the structure, activity, and biogeochemical functioning of microbial mats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Senin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (1-2), pp.115-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408722v1</w:t>
+                <w:t xml:space="preserve">ird-02048573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of bacterial nitrification with denitrification and anammox supports N removal in intertidal sediments (Arcachon Bay, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Javanaud</w:t>
+                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.009⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408734v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification activity in mangrove sediments varies with associated vegetation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling of bacterial nitrification with denitrification and anammox supports N removal in intertidal sediments (Arcachon Bay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Javanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheryl Oliveira Fernandes</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.06.102⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443226v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metatranscriptomes of oil-contaminated marine coastal sediment affected by oil addition and/or by the bioturbating activity of the marine polychaete Hediste diversicolor: Who are the microbial players?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Denitrification activity in mangrove sediments varies with associated vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Oliveira Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinky Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Judith Gonsalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Militon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. A. Lokabharathi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2016.06.006⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.671-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.06.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01408732v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of long-term hydrocarbon exposure on the structure, activity, and biogeochemical functioning of microbial mats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">Metatranscriptomes of oil-contaminated marine coastal sediment affected by oil addition and/or by the bioturbating activity of the marine polychaete Hediste diversicolor: Who are the microbial players?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111 (1-2), pp.115-125. </w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.55-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02048573v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological significance of Synergistetes in the biological treatment of tuna cooking wastewater by an anaerobic sequencing batch reactor.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olfa Hamdi</w:t>
+                <w:t xml:space="preserve">Anaerobic nitrification-denitrification mediated by Mn-oxides in meso-tidal sediments: Implications for N-2 and N2O production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Javanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4973-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201712v1</w:t>
+                <w:t xml:space="preserve">hal-01157960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminobacterium thunnarium sp. nov., a mesophilic, amino acid-degrading bacterium isolated from an anaerobic sludge digester, pertaining to the phylum Synergistetes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+                <w:t xml:space="preserve">Dynamic of bacterial communities attached to lightened phytodetritus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.068965-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13681-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4209-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177834v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and biochemical characterization of mannitol-1-phosphate dehydrogenase from the model brown alga Ectocarpus sp.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Complete genome sequence of a new member of the Marseilleviridae recovered from the Brackish submarine spring in the Cassis Port-Miou Calanque, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.07.015⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), pp.e01148--15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01148-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200617v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of bacterial communities attached to lightened phytodetritus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Molecular and biochemical characterization of mannitol-1-phosphate dehydrogenase from the model brown alga Ectocarpus sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groisillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4209-0⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.509-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201708v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of a new member of the Marseilleviridae recovered from the Brackish submarine spring in the Cassis Port-Miou Calanque, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Ecological significance of Synergistetes in the biological treatment of tuna cooking wastewater by an anaerobic sequencing batch reactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01148-15⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.2015 Jul 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4973-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457497v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical sediments reworking on hydrocarbon degradation and bacterial community structure in marine coastal sediments.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Gassie</w:t>
+                <w:t xml:space="preserve">Aminobacterium thunnarium sp. nov., a mesophilic, amino acid-degrading bacterium isolated from an anaerobic sludge digester, pertaining to the phylum Synergistetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassib Bouallagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4373-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (Pt 2), pp.609-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.068965-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201709v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental microbiology reveals the Earth secret life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of physical sediments reworking on hydrocarbon degradation and bacterial community structure in marine coastal sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dubosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13573-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4968-7⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15248-15259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4373-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201676v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecology of hydrocarbon-polluted coastal sediments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Environmental microbiology reveals the Earth secret life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (20), pp.15195 - 15199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5373-y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13573-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4968-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208482v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrates specialization in lipid compounds and hydrocarbons of Marinobacter genus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Microbial ecology of hydrocarbon-polluted coastal sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (20), pp.15347-15359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-4009-y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15195 - 15199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5373-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201711v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft-genome sequence of Shewanella algae strain C6G3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Substrates specialization in lipid compounds and hydrocarbons of Marinobacter genus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (10), pp.10.1186/s40793-015-0022-0. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15347-15359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-015-0022-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-4009-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194459v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of dispersant in mudflat oil-contaminated sediment: behavior and effects of dispersed oil on micro- and macrobenthos.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Draft-genome sequence of Shewanella algae strain C6G3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4800-4⟩</w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (10), pp.10.1186/s40793-015-0022-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-015-0022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201710v1</w:t>
+                <w:t xml:space="preserve">hal-01194459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Use of dispersant in mudflat oil-contaminated sediment: behavior and effects of dispersed oil on micro- and macrobenthos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15370-15376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4800-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247096v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic nitrification-denitrification mediated by Mn-oxides in meso-tidal sediments: Implications for N-2 and N2O production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157960v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannitol metabolism in brown algae involves a new phosphatase family.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Groisillier</w:t>
+                <w:t xml:space="preserve">Bacterial diversity in relatively pristine and anthropogenically-influenced mangrove ecosystems (Goa, India).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanru Shao</w:t>
+                <w:t xml:space="preserve">David L Kirchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Michel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P A Lokabharathi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert405⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (4), pp.1161-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1517-83822014000400006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002445v1</w:t>
+                <w:t xml:space="preserve">hal-01166877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity in relatively pristine and anthropogenically-influenced mangrove ecosystems (Goa, India).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
+                <w:t xml:space="preserve">Mannitol metabolism in brown algae involves a new phosphatase family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groisillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanru Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L Kirchman</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gurvan Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (4), pp.1161-71. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (2), pp.559-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S1517-83822014000400006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166877v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification activity is closely linked to the total ambient Fe concentration in mangrove sediments of Goa, India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in salinity and inorganic nitrogen compounds in the Berre lagoon (1994-2011) bacterial activities and nitrogen budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Zaghmouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fernandes</w:t>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gonsalves</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.11.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872344v1</w:t>
+                <w:t xml:space="preserve">hal-00796981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in salinity and inorganic nitrogen compounds in the Berre lagoon (1994-2011) bacterial activities and nitrogen budgets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Zaghmouri</w:t>
+                <w:t xml:space="preserve">Denitrification activity is closely linked to the total ambient Fe concentration in mangrove sediments of Goa, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gonsalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Garcia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Lokabharathi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67, pp.55-65. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.64-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.11.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796981v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic bacterial degradation of pristenes and phytenes in marine sediments does not lead to pristane and phytane during early diagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6663,1949 +6663,1949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal diversity of free-living and particle-attached prokaryotes in the tropical lagoon of Ahe atoll (Tuamotu Archipelago) and its surrounding oceanic waters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mimicking floodplain reconnection and disconnection using &amp;lt;sup&amp;gt;15&amp;lt;/sup&amp;gt;N mesocosm incubations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Morezzi</w:t>
+                <w:t xml:space="preserve">N. Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Durieu</w:t>
+                <w:t xml:space="preserve">E. Bondar-Kunze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.01.009⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (11), pp.4263-4278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-4263-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739805v1</w:t>
+                <w:t xml:space="preserve">hal-01097829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desulfosoma profundi sp nov., a thermophilic sulfate-reducing bacterium isolated from a deep terrestrial geothermal spring in France</w:t>
+                <w:t xml:space="preserve">Genome sequence of the marine bacterium Marinobacter hydrocarbonoclasticus SP17, which forms biofilms on hydrophobic organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gregoire</w:t>
+                <w:t xml:space="preserve">R. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+                <w:t xml:space="preserve">J.-F. Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Lagiere</w:t>
+                <w:t xml:space="preserve">Christine Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cambar</w:t>
+                <w:t xml:space="preserve">Béatrice Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J. Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10482-011-9675-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (13), pp.3539-3540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00500-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690553v1</w:t>
+                <w:t xml:space="preserve">hal-01643936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the marine bacterium Marinobacter hydrocarbonoclasticus SP17, which forms biofilms on hydrophobic organic compounds</w:t>
+                <w:t xml:space="preserve">Desulfosoma profundi sp nov., a thermophilic sulfate-reducing bacterium isolated from a deep terrestrial geothermal spring in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grimaud</w:t>
+                <w:t xml:space="preserve">Patrick Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Ghiglione</w:t>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cagnon</w:t>
+                <w:t xml:space="preserve">Joel Lagiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lauga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-J. Vaysse</w:t>
+                <w:t xml:space="preserve">Jean Cambar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.595-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-011-9675-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00500-12⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643936v1</w:t>
+                <w:t xml:space="preserve">hal-00690553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-limited mangrove ecosystems conserve N through dissimilatory nitrate reduction to ammonium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal diversity of free-living and particle-attached prokaryotes in the tropical lagoon of Ahe atoll (Tuamotu Archipelago) and its surrounding oceanic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Morezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep00419⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (10), pp.525-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714213v1</w:t>
+                <w:t xml:space="preserve">hal-00739805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification prevails over anammox in tropical mangrove sediments (Goa, India)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Nitrogen-limited mangrove ecosystems conserve N through dissimilatory nitrate reduction to ammonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheryl Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. A. Loka Bharathi</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Lokabharathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2011.11.008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep00419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00700304v1</w:t>
+                <w:t xml:space="preserve">hal-00714213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking floodplain reconnection and disconnection using &amp;lt;sup&amp;gt;15&amp;lt;/sup&amp;gt;N mesocosm incubations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Welti</w:t>
+                <w:t xml:space="preserve">Denitrification prevails over anammox in tropical mangrove sediments (Goa, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bondar-Kunze</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. A. Loka Bharathi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2011.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-9-4263-2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01097829v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic ammonium oxidation mediated by Mn-oxides: from sediment to strain level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francette Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.011⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.494-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725010v1</w:t>
+                <w:t xml:space="preserve">hal-00690513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp. nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (7), pp.494-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caldilinea tarbellica sp nov., a filamentous, thermophilic, anaerobic bacterium isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Anaerobic ammonium oxidation mediated by Mn-oxides: from sediment to strain level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Javanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162, pp.848-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.025676-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00752944v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Caldilinea tarbellica sp nov., a filamentous, thermophilic, anaerobic bacterium isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Bohli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francette Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (Part6), pp.1436-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.025676-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690513v1</w:t>
+                <w:t xml:space="preserve">hal-00752944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid composition of bacterial strains associated with living cells of the haptophyte Emiliania huxleyi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Denitrification : An important Pathway for Nitrous Oxide Production in Tropical Mangrove Sediments (Goa, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Oliveira Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Zabeti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">P.A. Loka Bharathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41, pp.627-636. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.1507-1516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2010.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2134/jeq2009.0477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538052v1</w:t>
+                <w:t xml:space="preserve">hal-00506441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential alteration of UK37 paleothermometer due to selective degradation of alkenones by marine bacteria isolated from the haptophyte Emiliania huxleyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Zabeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Kingston Volkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian D. Jameson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73, pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00885.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caldinitratiruptor microaerophilus, gen.nov., sp. nov. isolated from a French hot spring (Chaudes-Aigues, Massif Central) : a novel cultivated facultative microaerophilic anaerobic thermophile pertaining to the Symbiobacterium branch within the Firmicutes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fatty acid composition of bacterial strains associated with living cells of the haptophyte Emiliania huxleyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zabeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K. Volkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-010-0302-y⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.627-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2010.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506433v1</w:t>
+                <w:t xml:space="preserve">hal-00538052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification : An important Pathway for Nitrous Oxide Production in Tropical Mangrove Sediments (Goa, India)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Caldinitratiruptor microaerophilus, gen.nov., sp. nov. isolated from a French hot spring (Chaudes-Aigues, Massif Central) : a novel cultivated facultative microaerophilic anaerobic thermophile pertaining to the Symbiobacterium branch within the Firmicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barsotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-010-0302-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2009.0477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00506441v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variation in di-nitrogen fluxes and associated processes (denitrification, anammox and nitrogen fixation) in sediment subject to shellfish farming influences</w:t>
               </w:r>
@@ -8617,64 +8617,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8720,103 +8720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of pristane from a-tocopherol under simulated anoxic sedimentary conditions : A combination of biotic and abiotic degradative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Nassiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74, pp.252-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8856,419 +8856,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fluxes from marine sediments : quantification of the associated co-occurring bacterial processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Aerobic metabolism of vitamin E by marine bacteria : interaction with free radical oxidation (autoxidation) processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Nassiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Mouzdahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-008-9241-4⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.676-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.orggeochem.2008.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362536v1</w:t>
+                <w:t xml:space="preserve">hal-00305421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of alkenones by aerobic heterotrophic bacteria : Selective or not ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen fluxes from marine sediments : quantification of the associated co-occurring bacterial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Minjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90, pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-008-9241-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgageochem.2007.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00256845v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic metabolism of vitamin E by marine bacteria : interaction with free radical oxidation (autoxidation) processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Degradation of alkenones by aerobic heterotrophic bacteria : Selective or not ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjita Harji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Prahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K. Volkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39, pp.676-688. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.orggeochem.2008.02.018⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 39, pp.34-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgageochem.2007.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305421v1</w:t>
+                <w:t xml:space="preserve">hal-00256845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and diel distributions of denitrifying and bacterial communities in a hypersaline microbial mat (Camargue, France)</w:t>
               </w:r>
@@ -9373,230 +9373,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen budget in a microbial mat of Camargue (South of France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Experimental and field evidence for thiyl radical-induced stereomutation of alkenones and other lipids in sediments and seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Prahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian D. Jameson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K. Volkman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, XXX, pp.XX Xx</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, xxx, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087392v1</w:t>
+                <w:t xml:space="preserve">hal-00092653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and field evidence for thiyl radical-induced stereomutation of alkenones and other lipids in sediments and seawater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nitrogen budget in a microbial mat of Camargue (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John K. Volkman</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, xxx, pp.1-16</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XXX, pp.XX Xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092653v1</w:t>
+                <w:t xml:space="preserve">hal-00087392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular, Biochemical, and Physiological Approaches for Understanding the Ecology of Denitrification</w:t>
               </w:r>
@@ -9608,51 +9608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goréguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (2), pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9703,51 +9703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Goregues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49, pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9798,51 +9798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goregues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ophelia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 58, pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9893,51 +9893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goréguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ophelia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 58 (3), pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9962,77 +9962,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anaerobic hydrocarbon biodegrading bacteria: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10312,51 +10312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for anaerobic bacterial processes in the water column: denitrification and dissimilatory nitrate ammonification in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 160, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10381,51 +10381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic and anaerobic metabolism of 6,10,14-trimethylpentadecan-2-one by a denitrifying bacterium isolated from marine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Gilewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10433,51 +10433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tl Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 63, pp.636-643</w:t>
@@ -10506,77 +10506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon influence on denitrification in bioturbated Mediterranean coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Ledréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11081,51 +11081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des activités du cycle de l'azote dans des sédiments soumis à des apports d'eau douce: impact sur l'état d'eutrophisation de l'écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Zaghmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11176,51 +11176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology approaches at cellular level in the model organism Ectocarpus siliculosus to better understand brown algal physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11326,90 +11326,90 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary success of prokaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Bertrand</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Alain</w:t>
+                <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand, J.C. (ed.); Normand, P. (ed.); Ollivier, Bernard (ed.); Sime-Ngando, T. (ed.). </w:t>
@@ -11458,379 +11458,379 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caumette</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Bertrand; Pierre Caumette; Philippe Lebaron; Robert Matheron; Philippe Normand; Télesphore Sime-Ngando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.511-617, 2015, 978-94-017-9118-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cycles biogéochimiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie Microbienne : Microbiologie des milieux naturels anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Pau et des Pays de l'Adour, pp.545-657, 2012, 978-2-35311-022-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cycles géochimiques. Chapitre 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caumette</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie Microbienne : Microbiologie des milieux naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11956,51 +11956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12022,103 +12022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrotrophy as potential primary metabolism for colonization of conductive surfaces in deep-sea hydrothermal chimneys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12326,51 +12326,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du métabolisme du mannitol chez l'algue brune modèle Ectocarpus siliculosus : caractérisation de l'enzyme clé mannitol-1-phosphate déshydrogénase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA066618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12487,51 +12487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84DAA0DA"/>
+    <w:nsid w:val="45A1D76F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12718,51 +12718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-bonin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4194-7343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133168522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-4462-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05387532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Valette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36080-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Bianchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01999" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061565" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jirsa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wanek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prommer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150726" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03844523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Pinto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Weigelhofer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clare Hood-Nowotny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoil.2022.849210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lazuka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gonidec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00805-21" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145252" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122475" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94135-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122626" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Frouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2019.040" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144046" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Valiente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Jirsa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2020-20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairie-Aim&#233;e Galeron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01908" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766209v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez -Nunez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fny068" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zaghmouri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Iobbi-Nivol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44725" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vaultier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galindo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gosselin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.05.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Fernandes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Javanaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Oliveira Fernandes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinky Dutta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Judith Gonsalves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Lokabharathi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.102" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeziorski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.06.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4MZGTD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201712v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4973-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.068965-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201708v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4209-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doutre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01148-15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201676v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4968-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208482v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5373-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201711v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4009-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194459v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0022-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157960v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.11.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Kirchman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Lokabharathi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822014000400006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872344v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonsalves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lokabharathi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R49HT4M3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796981v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.046" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G547PC0S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807479v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Volkman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739805v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Morezzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Durieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMCP5Z9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gregoire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lagiere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9675-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8M93ZCR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Vaysse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00500-12" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714213v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00419" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2011.11.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXW1BX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Welti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bondar-Kunze" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mair" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4263-2012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725010v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSJ98NL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamaide" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752944v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bohli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025676-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690513v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Hamaide" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.02.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G290FMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538052v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zabeti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2010.04.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDLM50B1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538049v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kingston Volkmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Jameson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00885.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506433v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barsotti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0302-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JN1PHSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506441v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2009.0477" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412229v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Minjeaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-009-0100-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PD447MK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nassiry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGW95DH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362536v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9241-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-007M9N6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256845v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjita Harji" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Prahl" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgageochem.2007.10.003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305421v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mouzdahir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.orggeochem.2008.02.018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQX0GQ34-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165666v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wieland" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhizang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087392v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092653v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02007308v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gor&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084748v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Goregues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goregues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008690v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631864v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00785236.2004.10410232" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02868618v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omnes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalamet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772249909358848" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02874490v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalamet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003585115481" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F3B3AAB743038167C882A488D3B159C5E8F884B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706691v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Gilewicz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Zheng" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Ledr&#233;au" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1002931432250" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79E9EA2BD0EE2FA8A11DF79AB6F0BEBDB73278A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412938v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Gauthier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acquaviva" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808460v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328653v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godfroy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457918v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9118-2_14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_14" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02564992v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gregorio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811238v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022667v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01147231v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066618" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-bonin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4194-7343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133168522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-4462-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05387532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Valette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36080-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061565" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Bianchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01999" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13376" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03844523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Pinto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Weigelhofer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clare Hood-Nowotny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoil.2022.849210" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jirsa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wanek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prommer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150726" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122626" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lazuka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gonidec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00805-21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145252" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94135-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122475" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Frouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2019.040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Valiente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Jirsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2020-20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairie-Aim&#233;e Galeron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01908" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766209v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez -Nunez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fny068" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zaghmouri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Iobbi-Nivol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44725" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vaultier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galindo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gosselin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.05.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408734v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Fernandes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Javanaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Oliveira Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinky Dutta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Judith Gonsalves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Lokabharathi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.102" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408732v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeziorski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.06.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4MZGTD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.11.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4209-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doutre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01148-15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4973-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177834v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.068965-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4968-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5373-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4009-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194459v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0022-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Kirchman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Lokabharathi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822014000400006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G547PC0S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872344v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonsalves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lokabharathi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R49HT4M3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807479v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Volkman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Welti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bondar-Kunze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mair" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4263-2012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Vaysse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00500-12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690553v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gregoire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lagiere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9675-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8M93ZCR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Morezzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Durieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMCP5Z9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714213v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00419" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2011.11.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXW1BX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Hamaide" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.02.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G290FMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752926v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamaide" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725010v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSJ98NL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bohli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025676-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2009.0477" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538049v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zabeti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kingston Volkmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Jameson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00885.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538052v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2010.04.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDLM50B1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506433v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barsotti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0302-y" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JN1PHSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412229v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Minjeaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-009-0100-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PD447MK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nassiry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGW95DH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mouzdahir" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.orggeochem.2008.02.018" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQX0GQ34-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362536v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9241-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-007M9N6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjita Harji" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Prahl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgageochem.2007.10.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165666v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wieland" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhizang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092653v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087392v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02007308v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gor&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084748v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Goregues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goregues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008690v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631864v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00785236.2004.10410232" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02868618v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omnes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalamet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772249909358848" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02874490v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalamet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003585115481" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F3B3AAB743038167C882A488D3B159C5E8F884B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706691v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Gilewicz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Zheng" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Ledr&#233;au" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1002931432250" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79E9EA2BD0EE2FA8A11DF79AB6F0BEBDB73278A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412938v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Gauthier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acquaviva" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808460v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328653v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godfroy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457918v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9118-2_14" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02564992v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gregorio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811238v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022667v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01147231v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066618" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>