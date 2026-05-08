--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -495,2444 +495,2444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Damage of Bacteria Attached to Senescent Phytoplankton Cells as a Result of the Transfer of Photochemically Produced Singlet Oxygen: A Review</w:t>
+                <w:t xml:space="preserve">Biological mechanisms underlying priming of vascular plant material in the presence of diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Rontani</w:t>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Portas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ts Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11061565⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.99-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286728v1</w:t>
+                <w:t xml:space="preserve">hal-04286759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological mechanisms underlying priming of vascular plant material in the presence of diatoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Singlet oxygen‐induced alteration of bacteria associated with phytodetritus: Effect of irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ts Bianchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐françois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89, pp.99-117. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), pp.980-988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286759v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet oxygen‐induced alteration of bacteria associated with phytodetritus: Effect of irradiance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cellular Damage of Bacteria Attached to Senescent Phytoplankton Cells as a Result of the Transfer of Photochemically Produced Singlet Oxygen: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (5), pp.980-988. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.13376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11061565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286500v1</w:t>
+                <w:t xml:space="preserve">hal-04286728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-Wet Cycles Affect Nitrous Oxide Emissions Across Aquatic-Terrestrial Interfaces: A Mesocosms Study</w:t>
+                <w:t xml:space="preserve">The role of coupled DNRA-Anammox during nitrate removal in a highly saline lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Pinto</w:t>
+                <w:t xml:space="preserve">N. Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Weigelhofer</w:t>
+                <w:t xml:space="preserve">F. Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Pucher</w:t>
+                <w:t xml:space="preserve">T. Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Clare Hood-Nowotny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">W. Wanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsoil.2022.849210⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806, pp.150726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844523v1</w:t>
+                <w:t xml:space="preserve">hal-03427431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of coupled DNRA-Anammox during nitrate removal in a highly saline lake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dry-Wet Cycles Affect Nitrous Oxide Emissions Across Aquatic-Terrestrial Interfaces: A Mesocosms Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jirsa</w:t>
+                <w:t xml:space="preserve">Renata Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hein</w:t>
+                <w:t xml:space="preserve">Gabriele Weigelhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wanek</w:t>
+                <w:t xml:space="preserve">Matthias Pucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Prommer</w:t>
+                <w:t xml:space="preserve">Rebecca Clare Hood-Nowotny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 806, pp.150726. </w:t>
+              <w:t xml:space="preserve">Frontiers in Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsoil.2022.849210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427431v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem maturity modulates greenhouse gases fluxes from artificial lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viability and stress state of bacteria associated with primary production or zooplankton-derived suspended particulate matter in summer along a transect in Baffin Bay (Arctic Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Colas</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Daufresne</w:t>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 760, pp.144046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144046⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 770, pp.145252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110280v1</w:t>
+                <w:t xml:space="preserve">hal-03154542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Stress Signals of Their Attached Bacteria to Monitor Sympagic Algae Preservation in Canadian Arctic Sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of enriched hyperthermophilic microbial communities from a deep-sea hydrothermal vent chimney under electrolithoautotrophic culture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher Burot</w:t>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122626⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94135-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525505v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lara Pozzato</w:t>
+                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249104v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Methanogenic Shift but Divergent Syntrophic Partners in Anaerobic Digesters Exposed to Direct versus Successive Ammonium Additions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Lazuka</w:t>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gonidec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.00805-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435672v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability and stress state of bacteria associated with primary production or zooplankton-derived suspended particulate matter in summer along a transect in Baffin Bay (Arctic Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Stress Signals of Their Attached Bacteria to Monitor Sympagic Algae Preservation in Canadian Arctic Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 770, pp.145252. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154542v1</w:t>
+                <w:t xml:space="preserve">hal-03525505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of enriched hyperthermophilic microbial communities from a deep-sea hydrothermal vent chimney under electrolithoautotrophic culture conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Similar Methanogenic Shift but Divergent Syntrophic Partners in Anaerobic Digesters Exposed to Direct versus Successive Ammonium Additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pillot</w:t>
+                <w:t xml:space="preserve">Adele Lazuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Godfroy</w:t>
+                <w:t xml:space="preserve">Estelle Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94135-2⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/Spectrum.00805-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427430v1</w:t>
+                <w:t xml:space="preserve">hal-03435672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
+                <w:t xml:space="preserve">Bacterial diversity and lipid biomarkers in sea ice and sinking particulate organic material during the melt season in the Canadian Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Armougom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2019.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563636v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity and lipid biomarkers in sea ice and sinking particulate organic material during the melt season in the Canadian Arctic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.2019.040⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424293v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
+                <w:t xml:space="preserve">Ecosystem maturity modulates greenhouse gases fluxes from artificial lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 760, pp.144046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427429v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress factors resulting from the Arctic vernal sea-ice melt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Oxygen and light determine the pathways of nitrate reduction in a highly saline lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Wanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.076⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2020-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458308v1</w:t>
+                <w:t xml:space="preserve">hal-03022672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-omics Provides Insights into the Impact of Hydrocarbon Contamination on Microbial Mat Functioning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Stress factors resulting from the Arctic vernal sea-ice melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jeziorski</w:t>
+                <w:t xml:space="preserve">Guillaume Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80 (2), pp.286-295. </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01493-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065790v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and light determine the pathways of nitrate reduction in a highly saline lake</w:t>
+                <w:t xml:space="preserve">Meta-omics Provides Insights into the Impact of Hydrocarbon Contamination on Microbial Mat Functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Valiente</w:t>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Jirsa</w:t>
+                <w:t xml:space="preserve">Pavel Senin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hein</w:t>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Wanek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Céline Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (2), pp.286-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-2020-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01493-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022672v1</w:t>
+                <w:t xml:space="preserve">hal-03065790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2983,103 +2983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of biotic degradation of terrestrial particulate organic matter in an estuarine salinity gradient: Interactive effects of organic matter pools and changes of bacterial communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairie-Aimée Galeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 83 (2), pp.147 - 159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3126,90 +3126,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of electron acceptor (MnIV/NO3) triggers differential expression of genes associated with stress and ammonium limitation responses in Shewanella algae C6G3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernandez -Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -3273,77 +3273,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Zaghmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Armougom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 130, pp.76 - 83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3390,51 +3390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and transcriptional approaches reveal connection between nitrogen and manganese cycles in Shewanella algae C6G3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Iobbi-Nivol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,2990 +3635,2990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of long-term hydrocarbon exposure on the structure, activity, and biogeochemical functioning of microbial mats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111 (1-2), pp.115-125. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02048573v1</w:t>
+                <w:t xml:space="preserve">hal-01408722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Denitrification activity in mangrove sediments varies with associated vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Oliveira Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinky Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Judith Gonsalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Lokabharathi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.671-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.06.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408722v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of bacterial nitrification with denitrification and anammox supports N removal in intertidal sediments (Arcachon Bay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheryl Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Javanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 179, pp.39-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification activity in mangrove sediments varies with associated vegetation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metatranscriptomes of oil-contaminated marine coastal sediment affected by oil addition and/or by the bioturbating activity of the marine polychaete Hediste diversicolor: Who are the microbial players?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Lokabharathi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.06.102⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443226v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metatranscriptomes of oil-contaminated marine coastal sediment affected by oil addition and/or by the bioturbating activity of the marine polychaete Hediste diversicolor: Who are the microbial players?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+                <w:t xml:space="preserve">The impact of long-term hydrocarbon exposure on the structure, activity, and biogeochemical functioning of microbial mats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Senin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29, pp.55-59. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (1-2), pp.115-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2016.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408732v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02048573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic nitrification-denitrification mediated by Mn-oxides in meso-tidal sediments: Implications for N-2 and N2O production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+                <w:t xml:space="preserve">Aminobacterium thunnarium sp. nov., a mesophilic, amino acid-degrading bacterium isolated from an anaerobic sludge digester, pertaining to the phylum Synergistetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassib Bouallagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.11.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (Pt 2), pp.609-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.068965-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157960v1</w:t>
+                <w:t xml:space="preserve">hal-01177834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of bacterial communities attached to lightened phytodetritus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Molecular and biochemical characterization of mannitol-1-phosphate dehydrogenase from the model brown alga Ectocarpus sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groisillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4209-0⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.509-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201708v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of a new member of the Marseilleviridae recovered from the Brackish submarine spring in the Cassis Port-Miou Calanque, France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dynamic of bacterial communities attached to lightened phytodetritus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01148-15⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13681-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4209-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457497v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and biochemical characterization of mannitol-1-phosphate dehydrogenase from the model brown alga Ectocarpus sp.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Complete genome sequence of a new member of the Marseilleviridae recovered from the Brackish submarine spring in the Cassis Port-Miou Calanque, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), pp.e01148--15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01148-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.07.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01200617v1</w:t>
+                <w:t xml:space="preserve">hal-01457497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological significance of Synergistetes in the biological treatment of tuna cooking wastewater by an anaerobic sequencing batch reactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2015 Jul 22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4973-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminobacterium thunnarium sp. nov., a mesophilic, amino acid-degrading bacterium isolated from an anaerobic sludge digester, pertaining to the phylum Synergistetes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial ecology of hydrocarbon-polluted coastal sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.068965-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15195 - 15199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5373-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177834v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of physical sediments reworking on hydrocarbon degradation and bacterial community structure in marine coastal sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dubosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (20), pp.15248-15259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4373-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental microbiology reveals the Earth secret life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (18), pp.13573-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4968-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecology of hydrocarbon-polluted coastal sediments.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Substrates specialization in lipid compounds and hydrocarbons of Marinobacter genus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (20), pp.15195 - 15199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5373-y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15347-15359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-4009-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208482v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrates specialization in lipid compounds and hydrocarbons of Marinobacter genus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Use of dispersant in mudflat oil-contaminated sediment: behavior and effects of dispersed oil on micro- and macrobenthos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (20), pp.15347-15359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-4009-y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15370-15376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4800-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201711v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft-genome sequence of Shewanella algae strain C6G3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-015-0022-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194459v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of dispersant in mudflat oil-contaminated sediment: behavior and effects of dispersed oil on micro- and macrobenthos.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Draft-genome sequence of Shewanella algae strain C6G3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4800-4⟩</w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (10), pp.10.1186/s40793-015-0022-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-015-0022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201710v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
+                <w:t xml:space="preserve">Anaerobic nitrification-denitrification mediated by Mn-oxides in meso-tidal sediments: Implications for N-2 and N2O production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Javanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247096v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity in relatively pristine and anthropogenically-influenced mangrove ecosystems (Goa, India).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
+                <w:t xml:space="preserve">Mannitol metabolism in brown algae involves a new phosphatase family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L Kirchman</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Zhanru Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1517-83822014000400006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (2), pp.559-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166877v1</w:t>
+                <w:t xml:space="preserve">hal-01002445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannitol metabolism in brown algae involves a new phosphatase family.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhanru Shao</w:t>
+                <w:t xml:space="preserve">Bacterial diversity in relatively pristine and anthropogenically-influenced mangrove ecosystems (Goa, India).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Michel</w:t>
+                <w:t xml:space="preserve">David L Kirchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P A Lokabharathi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (2), pp.559-70. </w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (4), pp.1161-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/S1517-83822014000400006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002445v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in salinity and inorganic nitrogen compounds in the Berre lagoon (1994-2011) bacterial activities and nitrogen budgets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Zaghmouri</w:t>
+                <w:t xml:space="preserve">Denitrification activity is closely linked to the total ambient Fe concentration in mangrove sediments of Goa, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gonsalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lokabharathi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.11.046⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796981v1</w:t>
+                <w:t xml:space="preserve">hal-00872344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification activity is closely linked to the total ambient Fe concentration in mangrove sediments of Goa, India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Fernandes</w:t>
+                <w:t xml:space="preserve">Trends in salinity and inorganic nitrogen compounds in the Berre lagoon (1994-2011) bacterial activities and nitrogen budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Zaghmouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gonsalves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lokabharathi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 131, pp.64-74. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872344v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic bacterial degradation of pristenes and phytenes in marine sediments does not lead to pristane and phytane during early diagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6663,1949 +6663,1949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking floodplain reconnection and disconnection using &amp;lt;sup&amp;gt;15&amp;lt;/sup&amp;gt;N mesocosm incubations</w:t>
+                <w:t xml:space="preserve">Genome sequence of the marine bacterium Marinobacter hydrocarbonoclasticus SP17, which forms biofilms on hydrophobic organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Welti</w:t>
+                <w:t xml:space="preserve">R. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bondar-Kunze</w:t>
+                <w:t xml:space="preserve">J.-F. Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mair</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Wanek</w:t>
+                <w:t xml:space="preserve">Christine Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J. Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-4263-2012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (13), pp.3539-3540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00500-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097829v1</w:t>
+                <w:t xml:space="preserve">hal-01643936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the marine bacterium Marinobacter hydrocarbonoclasticus SP17, which forms biofilms on hydrophobic organic compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desulfosoma profundi sp nov., a thermophilic sulfate-reducing bacterium isolated from a deep terrestrial geothermal spring in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cagnon</w:t>
+                <w:t xml:space="preserve">Patrick Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lauga</w:t>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-J. Vaysse</w:t>
+                <w:t xml:space="preserve">Joel Lagiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cambar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00500-12⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.595-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-011-9675-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643936v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desulfosoma profundi sp nov., a thermophilic sulfate-reducing bacterium isolated from a deep terrestrial geothermal spring in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal diversity of free-living and particle-attached prokaryotes in the tropical lagoon of Ahe atoll (Tuamotu Archipelago) and its surrounding oceanic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Lagiere</w:t>
+                <w:t xml:space="preserve">Nicola Morezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cambar</w:t>
+                <w:t xml:space="preserve">Brice Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101, pp.595-602. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (10), pp.525-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10482-011-9675-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690553v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal diversity of free-living and particle-attached prokaryotes in the tropical lagoon of Ahe atoll (Tuamotu Archipelago) and its surrounding oceanic waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen-limited mangrove ecosystems conserve N through dissimilatory nitrate reduction to ammonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Lokabharathi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.01.009⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep00419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739805v1</w:t>
+                <w:t xml:space="preserve">hal-00714213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-limited mangrove ecosystems conserve N through dissimilatory nitrate reduction to ammonium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Denitrification prevails over anammox in tropical mangrove sediments (Goa, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheryl Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. A. Lokabharathi</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Loka Bharathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep00419⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2011.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714213v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification prevails over anammox in tropical mangrove sediments (Goa, India)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mimicking floodplain reconnection and disconnection using &amp;lt;sup&amp;gt;15&amp;lt;/sup&amp;gt;N mesocosm incubations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Welti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bondar-Kunze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2011.11.008⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (11), pp.4263-4278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-4263-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00700304v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Anaerobic ammonium oxidation mediated by Mn-oxides: from sediment to strain level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Javanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francette Hamaide</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.02.004⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162, pp.848-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690513v1</w:t>
+                <w:t xml:space="preserve">hal-00725010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp. nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (7), pp.494-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic ammonium oxidation mediated by Mn-oxides: from sediment to strain level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Caldilinea tarbellica sp nov., a filamentous, thermophilic, anaerobic bacterium isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Bohli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (Part6), pp.1436-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.025676-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00725010v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caldilinea tarbellica sp nov., a filamentous, thermophilic, anaerobic bacterium isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Bohli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+                <w:t xml:space="preserve">Francette Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.494-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.025676-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752944v1</w:t>
+                <w:t xml:space="preserve">hal-00690513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification : An important Pathway for Nitrous Oxide Production in Tropical Mangrove Sediments (Goa, India)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatty acid composition of bacterial strains associated with living cells of the haptophyte Emiliania huxleyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Loka Bharathi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nathalie Zabeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K. Volkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 39, pp.1507-1516. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.627-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2009.0477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2010.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506441v1</w:t>
+                <w:t xml:space="preserve">hal-00538052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential alteration of UK37 paleothermometer due to selective degradation of alkenones by marine bacteria isolated from the haptophyte Emiliania huxleyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Zabeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Kingston Volkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian D. Jameson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73, pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00885.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid composition of bacterial strains associated with living cells of the haptophyte Emiliania huxleyi</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Caldinitratiruptor microaerophilus, gen.nov., sp. nov. isolated from a French hot spring (Chaudes-Aigues, Massif Central) : a novel cultivated facultative microaerophilic anaerobic thermophile pertaining to the Symbiobacterium branch within the Firmicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barsotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2010.04.009⟩</w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-010-0302-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538052v1</w:t>
+                <w:t xml:space="preserve">hal-00506433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caldinitratiruptor microaerophilus, gen.nov., sp. nov. isolated from a French hot spring (Chaudes-Aigues, Massif Central) : a novel cultivated facultative microaerophilic anaerobic thermophile pertaining to the Symbiobacterium branch within the Firmicutes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+                <w:t xml:space="preserve">Denitrification : An important Pathway for Nitrous Oxide Production in Tropical Mangrove Sediments (Goa, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Oliveira Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Loka Bharathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-010-0302-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.1507-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2009.0477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00506433v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variation in di-nitrogen fluxes and associated processes (denitrification, anammox and nitrogen fixation) in sediment subject to shellfish farming influences</w:t>
               </w:r>
@@ -8617,64 +8617,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8720,103 +8720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of pristane from a-tocopherol under simulated anoxic sedimentary conditions : A combination of biotic and abiotic degradative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Nassiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74, pp.252-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8856,419 +8856,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic metabolism of vitamin E by marine bacteria : interaction with free radical oxidation (autoxidation) processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nitrogen fluxes from marine sediments : quantification of the associated co-occurring bacterial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Minjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90, pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-008-9241-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.orggeochem.2008.02.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305421v1</w:t>
+                <w:t xml:space="preserve">hal-00362536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fluxes from marine sediments : quantification of the associated co-occurring bacterial processes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Degradation of alkenones by aerobic heterotrophic bacteria : Selective or not ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjita Harji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Prahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K. Volkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-008-9241-4⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.34-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgageochem.2007.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00362536v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of alkenones by aerobic heterotrophic bacteria : Selective or not ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Aerobic metabolism of vitamin E by marine bacteria : interaction with free radical oxidation (autoxidation) processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Nassiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranjita Harji</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelkrim Mouzdahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39, pp.34-51. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 39, pp.676-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.orggeochem.2008.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgageochem.2007.10.003⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256845v1</w:t>
+                <w:t xml:space="preserve">hal-00305421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and diel distributions of denitrifying and bacterial communities in a hypersaline microbial mat (Camargue, France)</w:t>
               </w:r>
@@ -9373,230 +9373,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and field evidence for thiyl radical-induced stereomutation of alkenones and other lipids in sediments and seawater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nitrogen budget in a microbial mat of Camargue (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John K. Volkman</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, xxx, pp.1-16</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XXX, pp.XX Xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092653v1</w:t>
+                <w:t xml:space="preserve">hal-00087392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen budget in a microbial mat of Camargue (South of France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimental and field evidence for thiyl radical-induced stereomutation of alkenones and other lipids in sediments and seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Prahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian D. Jameson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K. Volkman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, XXX, pp.XX Xx</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, xxx, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087392v1</w:t>
+                <w:t xml:space="preserve">hal-00092653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular, Biochemical, and Physiological Approaches for Understanding the Ecology of Denitrification</w:t>
               </w:r>
@@ -9608,51 +9608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goréguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (2), pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9703,51 +9703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Goregues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49, pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9798,51 +9798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goregues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ophelia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 58, pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9893,51 +9893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goréguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ophelia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 58 (3), pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9962,77 +9962,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anaerobic hydrocarbon biodegrading bacteria: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10312,51 +10312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for anaerobic bacterial processes in the water column: denitrification and dissimilatory nitrate ammonification in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 160, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10381,51 +10381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic and anaerobic metabolism of 6,10,14-trimethylpentadecan-2-one by a denitrifying bacterium isolated from marine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Gilewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10433,51 +10433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tl Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 63, pp.636-643</w:t>
@@ -10506,77 +10506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon influence on denitrification in bioturbated Mediterranean coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Ledréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11081,51 +11081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des activités du cycle de l'azote dans des sédiments soumis à des apports d'eau douce: impact sur l'état d'eutrophisation de l'écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Zaghmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11176,90 +11176,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology approaches at cellular level in the model organism Ectocarpus siliculosus to better understand brown algal physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esil 2012: algal post-genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Roscoff, France</w:t>
@@ -11346,51 +11346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11471,51 +11471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11747,51 +11747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cycles géochimiques. Chapitre 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11956,51 +11956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12022,103 +12022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrotrophy as potential primary metabolism for colonization of conductive surfaces in deep-sea hydrothermal chimneys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12326,51 +12326,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du métabolisme du mannitol chez l'algue brune modèle Ectocarpus siliculosus : caractérisation de l'enzyme clé mannitol-1-phosphate déshydrogénase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA066618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12487,51 +12487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45A1D76F"/>
+    <w:nsid w:val="F1B4B5CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12718,51 +12718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-bonin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4194-7343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133168522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-4462-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05387532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Valette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36080-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061565" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Bianchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01999" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13376" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03844523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Pinto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Weigelhofer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clare Hood-Nowotny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoil.2022.849210" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jirsa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wanek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prommer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150726" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122626" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lazuka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gonidec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00805-21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145252" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94135-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122475" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Frouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2019.040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Valiente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Jirsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2020-20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairie-Aim&#233;e Galeron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01908" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766209v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez -Nunez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fny068" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zaghmouri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Iobbi-Nivol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44725" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vaultier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galindo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gosselin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.05.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408734v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Fernandes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Javanaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Oliveira Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinky Dutta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Judith Gonsalves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Lokabharathi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.102" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408732v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeziorski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.06.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4MZGTD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.11.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4209-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doutre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01148-15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4973-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177834v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.068965-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4968-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5373-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4009-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194459v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0022-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Kirchman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Lokabharathi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822014000400006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G547PC0S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872344v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonsalves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lokabharathi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R49HT4M3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807479v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Volkman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Welti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bondar-Kunze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mair" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4263-2012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Vaysse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00500-12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690553v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gregoire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lagiere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9675-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8M93ZCR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Morezzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Durieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMCP5Z9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714213v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00419" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2011.11.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXW1BX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Hamaide" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.02.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G290FMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752926v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamaide" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725010v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSJ98NL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bohli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025676-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2009.0477" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538049v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zabeti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kingston Volkmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Jameson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00885.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538052v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2010.04.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDLM50B1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506433v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barsotti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0302-y" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JN1PHSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412229v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Minjeaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-009-0100-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PD447MK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nassiry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGW95DH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mouzdahir" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.orggeochem.2008.02.018" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQX0GQ34-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362536v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9241-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-007M9N6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjita Harji" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Prahl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgageochem.2007.10.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165666v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wieland" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhizang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092653v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087392v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02007308v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gor&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084748v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Goregues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goregues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008690v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631864v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00785236.2004.10410232" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02868618v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omnes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalamet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772249909358848" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02874490v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalamet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003585115481" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F3B3AAB743038167C882A488D3B159C5E8F884B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706691v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Gilewicz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Zheng" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Ledr&#233;au" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1002931432250" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79E9EA2BD0EE2FA8A11DF79AB6F0BEBDB73278A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412938v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Gauthier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acquaviva" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808460v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328653v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godfroy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457918v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9118-2_14" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02564992v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gregorio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811238v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022667v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01147231v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066618" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-bonin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4194-7343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133168522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-4462-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05387532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Valette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36080-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Bianchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01999" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061565" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jirsa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wanek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prommer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150726" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03844523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Pinto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Weigelhofer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clare Hood-Nowotny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoil.2022.849210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94135-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122475" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122626" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lazuka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gonidec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00805-21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Frouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2019.040" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144046" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Valiente" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Jirsa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2020-20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairie-Aim&#233;e Galeron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01908" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766209v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez -Nunez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fny068" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zaghmouri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Iobbi-Nivol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44725" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vaultier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galindo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gosselin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.05.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Oliveira Fernandes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinky Dutta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Judith Gonsalves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Lokabharathi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.102" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Javanaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeziorski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.06.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4MZGTD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.068965-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201708v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4209-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doutre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01148-15" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201712v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4973-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208482v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5373-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4968-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201711v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4009-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0022-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157960v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.11.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Kirchman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Lokabharathi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822014000400006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872344v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonsalves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lokabharathi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R49HT4M3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796981v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.046" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G547PC0S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807479v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Volkman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Vaysse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00500-12" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690553v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gregoire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lagiere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9675-x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8M93ZCR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739805v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Morezzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Durieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMCP5Z9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714213v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00419" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2011.11.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXW1BX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01097829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Welti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bondar-Kunze" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mair" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4263-2012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725010v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSJ98NL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamaide" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752944v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bohli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025676-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690513v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Hamaide" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.02.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G290FMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538052v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zabeti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2010.04.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDLM50B1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538049v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kingston Volkmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Jameson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00885.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506433v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barsotti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0302-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JN1PHSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506441v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2009.0477" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412229v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Minjeaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-009-0100-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PD447MK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nassiry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGW95DH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362536v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9241-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-007M9N6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256845v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjita Harji" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Prahl" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgageochem.2007.10.003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305421v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mouzdahir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.orggeochem.2008.02.018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQX0GQ34-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165666v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wieland" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhizang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087392v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092653v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02007308v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gor&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084748v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Goregues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goregues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008690v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631864v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00785236.2004.10410232" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02868618v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omnes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalamet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772249909358848" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02874490v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalamet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003585115481" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F3B3AAB743038167C882A488D3B159C5E8F884B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706691v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Gilewicz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Zheng" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Ledr&#233;au" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1002931432250" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79E9EA2BD0EE2FA8A11DF79AB6F0BEBDB73278A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412938v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Gauthier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acquaviva" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967246v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duboscq" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Millera Ferriz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2017.1.634" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968524v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sylvi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808460v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328653v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godfroy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457918v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9118-2_14" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02564992v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gregorio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811238v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022667v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01147231v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066618" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>